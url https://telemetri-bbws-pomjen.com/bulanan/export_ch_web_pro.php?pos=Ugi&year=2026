--- v0 (2026-05-01)
+++ v1 (2026-08-24)
@@ -105,51 +105,51 @@
   <si>
     <t>Total Hujan (1-15)</t>
   </si>
   <si>
     <t>Hari Hujan (16-akhir)</t>
   </si>
   <si>
     <t>Total Hujan (16-akhir)</t>
   </si>
   <si>
     <t>STATISTIK TAHUNAN - 2026</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Jumlah Curah Hujan</t>
   </si>
   <si>
     <t>Jumlah Hari Hujan</t>
   </si>
   <si>
     <t>Hujan Maksimum</t>
   </si>
   <si>
-    <t>374.8 mm</t>
+    <t>778.1 mm</t>
   </si>
   <si>
     <t>128.5 (22 - Apr - 2026)</t>
   </si>
   <si>
     <t>KETERANGAN INTENSITAS HUJAN</t>
   </si>
   <si>
     <t>Kategori</t>
   </si>
   <si>
     <t>Range</t>
   </si>
   <si>
     <t>Ringan</t>
   </si>
   <si>
     <t>0.1 - 20 mm/hr</t>
   </si>
   <si>
     <t>Sedang</t>
   </si>
   <si>
     <t>21 - 50 mm/hr</t>
   </si>
@@ -207,111 +207,117 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF808080"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF003366"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="21">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4169E1"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00FF00"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor rgb="FFFFA500"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF808080"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003366"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF004080"/>
         <bgColor rgb="FF000000"/>
@@ -345,171 +351,168 @@
       <patternFill patternType="solid">
         <fgColor rgb="FF99c2ff"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFcce0ff"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFe6f0ff"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCCCC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFA500"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FF800080"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="164" fillId="3" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="9" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="5" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="6" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="7" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="164" fillId="8" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="9" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="10" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="10" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="12" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="13" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="14" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="14" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="15" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="16" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="17" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="18" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="18" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="19" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="6" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="8" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="20" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -868,1193 +871,1477 @@
         <v>11</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="4">
         <v>0.0</v>
       </c>
       <c r="C3" s="5">
         <v>6.5</v>
       </c>
       <c r="D3" s="4">
         <v>0.0</v>
       </c>
       <c r="E3" s="4">
         <v>0.0</v>
       </c>
-      <c r="F3" s="6" t="s">
-[...4 lines deleted...]
-      <c r="I3" s="7"/>
+      <c r="F3" s="6">
+        <v>20.5</v>
+      </c>
+      <c r="G3" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H3" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I3" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="4">
         <v>0.0</v>
       </c>
       <c r="C4" s="5">
         <v>3.0</v>
       </c>
       <c r="D4" s="4">
         <v>0.0</v>
       </c>
       <c r="E4" s="4">
         <v>0.0</v>
       </c>
-      <c r="F4" s="7"/>
-[...2 lines deleted...]
-      <c r="I4" s="7"/>
+      <c r="F4" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="G4" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="H4" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I4" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="4">
         <v>0.0</v>
       </c>
       <c r="C5" s="4">
         <v>0.0</v>
       </c>
       <c r="D5" s="5">
         <v>0.1</v>
       </c>
       <c r="E5" s="4">
         <v>0.0</v>
       </c>
-      <c r="F5" s="7"/>
-[...2 lines deleted...]
-      <c r="I5" s="7"/>
+      <c r="F5" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="G5" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="H5" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I5" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>0.0</v>
       </c>
       <c r="C6" s="5">
         <v>3.0</v>
       </c>
       <c r="D6" s="5">
         <v>1.9</v>
       </c>
       <c r="E6" s="4">
         <v>0.0</v>
       </c>
-      <c r="F6" s="7"/>
-[...2 lines deleted...]
-      <c r="I6" s="7"/>
+      <c r="F6" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="G6" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="H6" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I6" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>0.0</v>
       </c>
       <c r="C7" s="5">
         <v>0.8</v>
       </c>
       <c r="D7" s="4">
         <v>0.0</v>
       </c>
       <c r="E7" s="4">
         <v>0.0</v>
       </c>
-      <c r="F7" s="7"/>
-[...2 lines deleted...]
-      <c r="I7" s="7"/>
+      <c r="F7" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="G7" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H7" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="I7" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>0.0</v>
       </c>
       <c r="C8" s="5">
         <v>4.5</v>
       </c>
       <c r="D8" s="5">
         <v>1.5</v>
       </c>
       <c r="E8" s="4">
         <v>0.0</v>
       </c>
-      <c r="F8" s="7"/>
-[...2 lines deleted...]
-      <c r="I8" s="7"/>
+      <c r="F8" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="G8" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I8" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>0.0</v>
       </c>
       <c r="C9" s="4">
         <v>0.0</v>
       </c>
       <c r="D9" s="4">
         <v>0.0</v>
       </c>
       <c r="E9" s="4">
         <v>0.0</v>
       </c>
-      <c r="F9" s="7"/>
-[...2 lines deleted...]
-      <c r="I9" s="7"/>
+      <c r="F9" s="6">
+        <v>33.0</v>
+      </c>
+      <c r="G9" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I9" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>0.0</v>
       </c>
       <c r="C10" s="5">
         <v>1.0</v>
       </c>
       <c r="D10" s="5">
         <v>1.7</v>
       </c>
       <c r="E10" s="4">
         <v>0.0</v>
       </c>
-      <c r="F10" s="7"/>
-[...2 lines deleted...]
-      <c r="I10" s="7"/>
+      <c r="F10" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="G10" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I10" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>0.0</v>
       </c>
       <c r="C11" s="4">
         <v>0.0</v>
       </c>
       <c r="D11" s="5">
         <v>0.7</v>
       </c>
       <c r="E11" s="5">
         <v>1.0</v>
       </c>
-      <c r="F11" s="7"/>
-[...2 lines deleted...]
-      <c r="I11" s="7"/>
+      <c r="F11" s="8">
+        <v>55.4</v>
+      </c>
+      <c r="G11" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H11" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I11" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>0.0</v>
       </c>
       <c r="C12" s="4">
         <v>0.0</v>
       </c>
       <c r="D12" s="5">
         <v>0.3</v>
       </c>
       <c r="E12" s="4">
         <v>0.0</v>
       </c>
-      <c r="F12" s="7"/>
-[...2 lines deleted...]
-      <c r="I12" s="7"/>
+      <c r="F12" s="5">
+        <v>9.7</v>
+      </c>
+      <c r="G12" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H12" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I12" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="5">
         <v>1.2</v>
       </c>
       <c r="C13" s="4">
         <v>0.0</v>
       </c>
       <c r="D13" s="4">
         <v>0.0</v>
       </c>
       <c r="E13" s="4">
         <v>0.0</v>
       </c>
-      <c r="F13" s="7"/>
-[...2 lines deleted...]
-      <c r="I13" s="7"/>
+      <c r="F13" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="G13" s="8">
+        <v>57.5</v>
+      </c>
+      <c r="H13" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>0.0</v>
       </c>
       <c r="C14" s="5">
         <v>12.0</v>
       </c>
       <c r="D14" s="5">
         <v>12.0</v>
       </c>
       <c r="E14" s="4">
         <v>0.0</v>
       </c>
-      <c r="F14" s="7"/>
-[...2 lines deleted...]
-      <c r="I14" s="7"/>
+      <c r="F14" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="6">
+        <v>20.5</v>
+      </c>
+      <c r="H14" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>0.0</v>
       </c>
       <c r="C15" s="4">
         <v>0.0</v>
       </c>
       <c r="D15" s="4">
         <v>0.0</v>
       </c>
       <c r="E15" s="4">
         <v>0.0</v>
       </c>
-      <c r="F15" s="7"/>
-[...2 lines deleted...]
-      <c r="I15" s="7"/>
+      <c r="F15" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="6">
+        <v>34.0</v>
+      </c>
+      <c r="H15" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I15" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>0.0</v>
       </c>
       <c r="C16" s="4">
         <v>0.0</v>
       </c>
       <c r="D16" s="4">
         <v>0.0</v>
       </c>
       <c r="E16" s="4">
         <v>0.0</v>
       </c>
-      <c r="F16" s="7"/>
-[...2 lines deleted...]
-      <c r="I16" s="7"/>
+      <c r="F16" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="G16" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="4">
         <v>0.0</v>
       </c>
       <c r="C17" s="4">
         <v>0.0</v>
       </c>
       <c r="D17" s="4">
         <v>0.0</v>
       </c>
       <c r="E17" s="4">
         <v>0.0</v>
       </c>
-      <c r="F17" s="7"/>
-[...2 lines deleted...]
-      <c r="I17" s="7"/>
+      <c r="F17" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="G17" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="4">
         <v>0.0</v>
       </c>
       <c r="C18" s="4">
         <v>0.0</v>
       </c>
       <c r="D18" s="4">
         <v>0.0</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="6">
         <v>42.0</v>
       </c>
-      <c r="F18" s="7"/>
-[...2 lines deleted...]
-      <c r="I18" s="7"/>
+      <c r="F18" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="G18" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I18" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="5">
         <v>0.2</v>
       </c>
       <c r="C19" s="4">
         <v>0.0</v>
       </c>
       <c r="D19" s="5">
         <v>14.5</v>
       </c>
       <c r="E19" s="4">
         <v>0.0</v>
       </c>
-      <c r="F19" s="7"/>
-[...2 lines deleted...]
-      <c r="I19" s="7"/>
+      <c r="F19" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="5">
         <v>7.0</v>
       </c>
       <c r="C20" s="5">
         <v>0.5</v>
       </c>
       <c r="D20" s="4">
         <v>0.0</v>
       </c>
       <c r="E20" s="4">
         <v>0.0</v>
       </c>
-      <c r="F20" s="7"/>
-[...2 lines deleted...]
-      <c r="I20" s="7"/>
+      <c r="F20" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="G20" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="H20" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="4">
         <v>0.0</v>
       </c>
       <c r="C21" s="4">
         <v>0.0</v>
       </c>
       <c r="D21" s="4">
         <v>0.0</v>
       </c>
       <c r="E21" s="5">
         <v>0.6</v>
       </c>
-      <c r="F21" s="7"/>
-[...2 lines deleted...]
-      <c r="I21" s="7"/>
+      <c r="F21" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="G21" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="5">
         <v>15.5</v>
       </c>
       <c r="C22" s="4">
         <v>0.0</v>
       </c>
       <c r="D22" s="4">
         <v>0.0</v>
       </c>
       <c r="E22" s="4">
         <v>0.0</v>
       </c>
-      <c r="F22" s="7"/>
-[...2 lines deleted...]
-      <c r="I22" s="7"/>
+      <c r="F22" s="6">
+        <v>46.5</v>
+      </c>
+      <c r="G22" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I22" s="5">
+        <v>1.0</v>
+      </c>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="4">
         <v>0.0</v>
       </c>
       <c r="C23" s="5">
         <v>12.5</v>
       </c>
       <c r="D23" s="4">
         <v>0.0</v>
       </c>
-      <c r="E23" s="8">
+      <c r="E23" s="6">
         <v>23.5</v>
       </c>
-      <c r="F23" s="7"/>
-[...2 lines deleted...]
-      <c r="I23" s="7"/>
+      <c r="F23" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="G23" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="H23" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I23" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="4">
         <v>0.0</v>
       </c>
       <c r="C24" s="4">
         <v>0.0</v>
       </c>
       <c r="D24" s="5">
         <v>9.5</v>
       </c>
       <c r="E24" s="9">
         <v>128.5</v>
       </c>
-      <c r="F24" s="7"/>
-[...2 lines deleted...]
-      <c r="I24" s="7"/>
+      <c r="F24" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="G24" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="H24" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I24" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="4">
         <v>0.0</v>
       </c>
       <c r="C25" s="5">
         <v>7.5</v>
       </c>
       <c r="D25" s="4">
         <v>0.0</v>
       </c>
       <c r="E25" s="4">
         <v>0.0</v>
       </c>
-      <c r="F25" s="7"/>
-[...2 lines deleted...]
-      <c r="I25" s="7"/>
+      <c r="F25" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="G25" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H25" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I25" s="4">
+        <v>0.0</v>
+      </c>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="4">
         <v>0.0</v>
       </c>
       <c r="C26" s="5">
         <v>8.5</v>
       </c>
       <c r="D26" s="4">
         <v>0.0</v>
       </c>
       <c r="E26" s="4">
         <v>0.0</v>
       </c>
-      <c r="F26" s="7"/>
-[...2 lines deleted...]
-      <c r="I26" s="7"/>
+      <c r="F26" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="G26" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H26" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="I26" s="10" t="s">
+        <v>14</v>
+      </c>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="4">
         <v>0.0</v>
       </c>
       <c r="C27" s="5">
         <v>8.3</v>
       </c>
       <c r="D27" s="5">
         <v>2.0</v>
       </c>
       <c r="E27" s="5">
         <v>5.5</v>
       </c>
-      <c r="F27" s="7"/>
-[...1 lines deleted...]
-      <c r="H27" s="7"/>
+      <c r="F27" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="G27" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H27" s="4">
+        <v>0.0</v>
+      </c>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>0.0</v>
       </c>
       <c r="C28" s="4">
         <v>0.0</v>
       </c>
       <c r="D28" s="4">
         <v>0.0</v>
       </c>
       <c r="E28" s="5">
         <v>1.5</v>
       </c>
-      <c r="F28" s="7"/>
-[...1 lines deleted...]
-      <c r="H28" s="7"/>
+      <c r="F28" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="G28" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H28" s="4">
+        <v>0.0</v>
+      </c>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>0.0</v>
       </c>
       <c r="C29" s="4">
         <v>0.0</v>
       </c>
       <c r="D29" s="4">
         <v>0.0</v>
       </c>
       <c r="E29" s="4">
         <v>0.0</v>
       </c>
-      <c r="F29" s="7"/>
-[...1 lines deleted...]
-      <c r="H29" s="7"/>
+      <c r="F29" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="G29" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H29" s="4">
+        <v>0.0</v>
+      </c>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="5">
         <v>3.0</v>
       </c>
       <c r="C30" s="4">
         <v>0.0</v>
       </c>
       <c r="D30" s="4">
         <v>0.0</v>
       </c>
       <c r="E30" s="4">
         <v>0.0</v>
       </c>
-      <c r="F30" s="7"/>
-[...1 lines deleted...]
-      <c r="H30" s="7"/>
+      <c r="F30" s="6">
+        <v>20.3</v>
+      </c>
+      <c r="G30" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="H30" s="4">
+        <v>0.0</v>
+      </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="4">
         <v>0.0</v>
       </c>
-      <c r="C31" s="10"/>
+      <c r="C31" s="11"/>
       <c r="D31" s="4">
         <v>0.0</v>
       </c>
       <c r="E31" s="4">
         <v>0.0</v>
       </c>
-      <c r="F31" s="7"/>
-[...1 lines deleted...]
-      <c r="H31" s="7"/>
+      <c r="F31" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="G31" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H31" s="4">
+        <v>0.0</v>
+      </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="4">
         <v>0.0</v>
       </c>
-      <c r="C32" s="10"/>
-      <c r="D32" s="8">
+      <c r="C32" s="11"/>
+      <c r="D32" s="6">
         <v>32.0</v>
       </c>
       <c r="E32" s="4">
         <v>0.0</v>
       </c>
-      <c r="F32" s="7"/>
-[...1 lines deleted...]
-      <c r="H32" s="7"/>
+      <c r="F32" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="G32" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="H32" s="4">
+        <v>0.0</v>
+      </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="5">
         <v>0.2</v>
       </c>
-      <c r="C33" s="10"/>
+      <c r="C33" s="11"/>
       <c r="D33" s="5">
         <v>0.8</v>
       </c>
-      <c r="E33" s="10"/>
-[...2 lines deleted...]
-      <c r="H33" s="7"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="4">
+        <v>0.0</v>
+      </c>
+      <c r="G33" s="11"/>
+      <c r="H33" s="4">
+        <v>0.0</v>
+      </c>
       <c r="I33" s="7"/>
-      <c r="J33" s="10"/>
+      <c r="J33" s="11"/>
       <c r="K33" s="7"/>
-      <c r="L33" s="10"/>
+      <c r="L33" s="11"/>
       <c r="M33" s="7"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="11" t="s">
+      <c r="A34" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B34" s="12">
+      <c r="B34" s="13">
         <v>27.1</v>
       </c>
-      <c r="C34" s="12">
+      <c r="C34" s="13">
         <v>68.1</v>
       </c>
-      <c r="D34" s="12">
+      <c r="D34" s="13">
         <v>77.0</v>
       </c>
-      <c r="E34" s="12">
+      <c r="E34" s="13">
         <v>202.6</v>
       </c>
-      <c r="F34" s="12">
-[...4 lines deleted...]
-      <c r="I34" s="7"/>
+      <c r="F34" s="13">
+        <v>274.1</v>
+      </c>
+      <c r="G34" s="13">
+        <v>127.2</v>
+      </c>
+      <c r="H34" s="13">
+        <v>1.0</v>
+      </c>
+      <c r="I34" s="13">
+        <v>1.0</v>
+      </c>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="13" t="s">
+      <c r="A35" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="12">
+      <c r="B35" s="13">
         <v>6</v>
       </c>
-      <c r="C35" s="12">
+      <c r="C35" s="13">
         <v>12</v>
       </c>
-      <c r="D35" s="12">
+      <c r="D35" s="13">
         <v>12</v>
       </c>
-      <c r="E35" s="12">
+      <c r="E35" s="13">
         <v>7</v>
       </c>
-      <c r="F35" s="12">
-[...4 lines deleted...]
-      <c r="I35" s="7"/>
+      <c r="F35" s="13">
+        <v>21</v>
+      </c>
+      <c r="G35" s="13">
+        <v>13</v>
+      </c>
+      <c r="H35" s="13">
+        <v>1</v>
+      </c>
+      <c r="I35" s="13">
+        <v>1</v>
+      </c>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="14" t="s">
+      <c r="A36" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="12">
+      <c r="B36" s="13">
         <v>0.2</v>
       </c>
-      <c r="C36" s="12">
+      <c r="C36" s="13">
         <v>0.5</v>
       </c>
-      <c r="D36" s="12">
+      <c r="D36" s="13">
         <v>0.1</v>
       </c>
-      <c r="E36" s="12">
+      <c r="E36" s="13">
         <v>0.6</v>
       </c>
-      <c r="F36" s="12">
-[...4 lines deleted...]
-      <c r="I36" s="7"/>
+      <c r="F36" s="13">
+        <v>0.3</v>
+      </c>
+      <c r="G36" s="13">
+        <v>0.2</v>
+      </c>
+      <c r="H36" s="13">
+        <v>1.0</v>
+      </c>
+      <c r="I36" s="13">
+        <v>1.0</v>
+      </c>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="15" t="s">
+      <c r="A37" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="12">
+      <c r="B37" s="13">
         <v>15.5</v>
       </c>
-      <c r="C37" s="12">
+      <c r="C37" s="13">
         <v>12.5</v>
       </c>
-      <c r="D37" s="12">
+      <c r="D37" s="13">
         <v>32.0</v>
       </c>
-      <c r="E37" s="12">
+      <c r="E37" s="13">
         <v>128.5</v>
       </c>
-      <c r="F37" s="12">
-[...4 lines deleted...]
-      <c r="I37" s="7"/>
+      <c r="F37" s="13">
+        <v>55.4</v>
+      </c>
+      <c r="G37" s="13">
+        <v>57.5</v>
+      </c>
+      <c r="H37" s="13">
+        <v>1.0</v>
+      </c>
+      <c r="I37" s="13">
+        <v>1.0</v>
+      </c>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="16" t="s">
+      <c r="A38" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B38" s="12">
+      <c r="B38" s="13">
         <v>0.9</v>
       </c>
-      <c r="C38" s="12">
+      <c r="C38" s="13">
         <v>2.4</v>
       </c>
-      <c r="D38" s="12">
+      <c r="D38" s="13">
         <v>2.5</v>
       </c>
-      <c r="E38" s="12">
+      <c r="E38" s="13">
         <v>6.8</v>
       </c>
-      <c r="F38" s="12">
-[...4 lines deleted...]
-      <c r="I38" s="7"/>
+      <c r="F38" s="13">
+        <v>8.8</v>
+      </c>
+      <c r="G38" s="13">
+        <v>4.2</v>
+      </c>
+      <c r="H38" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="I38" s="13">
+        <v>0.0</v>
+      </c>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="17" t="s">
+      <c r="A39" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B39" s="12">
+      <c r="B39" s="13">
         <v>1</v>
       </c>
-      <c r="C39" s="12">
+      <c r="C39" s="13">
         <v>7</v>
       </c>
-      <c r="D39" s="12">
+      <c r="D39" s="13">
         <v>7</v>
       </c>
-      <c r="E39" s="12">
+      <c r="E39" s="13">
         <v>1</v>
       </c>
-      <c r="F39" s="12">
+      <c r="F39" s="13">
+        <v>15</v>
+      </c>
+      <c r="G39" s="13">
+        <v>7</v>
+      </c>
+      <c r="H39" s="13">
+        <v>1</v>
+      </c>
+      <c r="I39" s="13">
         <v>0</v>
       </c>
-      <c r="G39" s="7"/>
-[...1 lines deleted...]
-      <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" s="18" t="s">
+      <c r="A40" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="12">
+      <c r="B40" s="13">
         <v>1.2</v>
       </c>
-      <c r="C40" s="12">
+      <c r="C40" s="13">
         <v>30.8</v>
       </c>
-      <c r="D40" s="12">
+      <c r="D40" s="13">
         <v>18.2</v>
       </c>
-      <c r="E40" s="12">
+      <c r="E40" s="13">
         <v>1.0</v>
       </c>
-      <c r="F40" s="12">
-[...4 lines deleted...]
-      <c r="I40" s="7"/>
+      <c r="F40" s="13">
+        <v>185.5</v>
+      </c>
+      <c r="G40" s="13">
+        <v>117.5</v>
+      </c>
+      <c r="H40" s="13">
+        <v>1.0</v>
+      </c>
+      <c r="I40" s="13">
+        <v>0.0</v>
+      </c>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" s="19" t="s">
+      <c r="A41" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="12">
+      <c r="B41" s="13">
         <v>5</v>
       </c>
-      <c r="C41" s="12">
+      <c r="C41" s="13">
         <v>5</v>
       </c>
-      <c r="D41" s="12">
+      <c r="D41" s="13">
         <v>5</v>
       </c>
-      <c r="E41" s="12">
+      <c r="E41" s="13">
         <v>6</v>
       </c>
-      <c r="F41" s="12">
+      <c r="F41" s="13">
+        <v>6</v>
+      </c>
+      <c r="G41" s="13">
+        <v>6</v>
+      </c>
+      <c r="H41" s="13">
         <v>0</v>
       </c>
-      <c r="G41" s="7"/>
-[...1 lines deleted...]
-      <c r="I41" s="7"/>
+      <c r="I41" s="13">
+        <v>1</v>
+      </c>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" s="20" t="s">
+      <c r="A42" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B42" s="12">
+      <c r="B42" s="13">
         <v>25.9</v>
       </c>
-      <c r="C42" s="12">
+      <c r="C42" s="13">
         <v>37.3</v>
       </c>
-      <c r="D42" s="12">
+      <c r="D42" s="13">
         <v>58.8</v>
       </c>
-      <c r="E42" s="12">
+      <c r="E42" s="13">
         <v>201.6</v>
       </c>
-      <c r="F42" s="12">
-[...4 lines deleted...]
-      <c r="I42" s="7"/>
+      <c r="F42" s="13">
+        <v>88.6</v>
+      </c>
+      <c r="G42" s="13">
+        <v>9.7</v>
+      </c>
+      <c r="H42" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="I42" s="13">
+        <v>1.0</v>
+      </c>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="21" t="s">
+      <c r="B2" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="21" t="s">
+      <c r="C2" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="D2" s="21" t="s">
+      <c r="D2" s="22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="22">
+      <c r="A3" s="23">
         <v>2026</v>
       </c>
-      <c r="B3" s="22" t="s">
+      <c r="B3" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="22">
-[...2 lines deleted...]
-      <c r="D3" s="22" t="s">
+      <c r="C3" s="23">
+        <v>73</v>
+      </c>
+      <c r="D3" s="23" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A8" sqref="A8:B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="22" t="s">
+      <c r="B2" s="23" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="24" t="s">
+      <c r="A3" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="22" t="s">
+      <c r="B3" s="23" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="25" t="s">
+      <c r="A4" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="22" t="s">
+      <c r="B4" s="23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="26" t="s">
+      <c r="A5" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="22" t="s">
+      <c r="B5" s="23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="28" t="s">
+      <c r="A7" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="22" t="s">
+      <c r="B7" s="23" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="12" t="s">
+      <c r="B8" s="13" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>