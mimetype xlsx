--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -11264,1534 +11264,1942 @@
       <c r="D695" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" t="s">
         <v>7</v>
       </c>
       <c r="B696" s="2" t="s">
         <v>239</v>
       </c>
       <c r="C696">
         <v>0.63</v>
       </c>
       <c r="D696" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" t="s">
         <v>8</v>
       </c>
       <c r="B697" s="2" t="s">
         <v>239</v>
       </c>
+      <c r="C697">
+        <v>0.63</v>
+      </c>
       <c r="D697" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" t="s">
         <v>4</v>
       </c>
       <c r="B698" s="2" t="s">
         <v>240</v>
       </c>
+      <c r="C698">
+        <v>0.64</v>
+      </c>
       <c r="D698" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" t="s">
         <v>7</v>
       </c>
       <c r="B699" s="2" t="s">
         <v>240</v>
       </c>
+      <c r="C699">
+        <v>0.63</v>
+      </c>
       <c r="D699" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" t="s">
         <v>8</v>
       </c>
       <c r="B700" s="2" t="s">
         <v>240</v>
       </c>
+      <c r="C700">
+        <v>0.63</v>
+      </c>
       <c r="D700" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" t="s">
         <v>4</v>
       </c>
       <c r="B701" s="2" t="s">
         <v>241</v>
       </c>
+      <c r="C701">
+        <v>0.64</v>
+      </c>
       <c r="D701" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" t="s">
         <v>7</v>
       </c>
       <c r="B702" s="2" t="s">
         <v>241</v>
       </c>
+      <c r="C702">
+        <v>0.63</v>
+      </c>
       <c r="D702" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" t="s">
         <v>8</v>
       </c>
       <c r="B703" s="2" t="s">
         <v>241</v>
       </c>
+      <c r="C703">
+        <v>0.63</v>
+      </c>
       <c r="D703" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" t="s">
         <v>4</v>
       </c>
       <c r="B704" s="2" t="s">
         <v>242</v>
       </c>
+      <c r="C704">
+        <v>0.63</v>
+      </c>
       <c r="D704" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" t="s">
         <v>7</v>
       </c>
       <c r="B705" s="2" t="s">
         <v>242</v>
       </c>
+      <c r="C705">
+        <v>0.63</v>
+      </c>
       <c r="D705" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" t="s">
         <v>8</v>
       </c>
       <c r="B706" s="2" t="s">
         <v>242</v>
       </c>
+      <c r="C706">
+        <v>0.63</v>
+      </c>
       <c r="D706" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" t="s">
         <v>4</v>
       </c>
       <c r="B707" s="2" t="s">
         <v>243</v>
       </c>
+      <c r="C707">
+        <v>0.63</v>
+      </c>
       <c r="D707" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" t="s">
         <v>7</v>
       </c>
       <c r="B708" s="2" t="s">
         <v>243</v>
       </c>
+      <c r="C708">
+        <v>0.63</v>
+      </c>
       <c r="D708" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" t="s">
         <v>8</v>
       </c>
       <c r="B709" s="2" t="s">
         <v>243</v>
       </c>
+      <c r="C709">
+        <v>0.63</v>
+      </c>
       <c r="D709" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" t="s">
         <v>4</v>
       </c>
       <c r="B710" s="2" t="s">
         <v>244</v>
       </c>
+      <c r="C710">
+        <v>0.63</v>
+      </c>
       <c r="D710" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" t="s">
         <v>7</v>
       </c>
       <c r="B711" s="2" t="s">
         <v>244</v>
       </c>
+      <c r="C711">
+        <v>0.63</v>
+      </c>
       <c r="D711" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" t="s">
         <v>8</v>
       </c>
       <c r="B712" s="2" t="s">
         <v>244</v>
       </c>
+      <c r="C712">
+        <v>0.63</v>
+      </c>
       <c r="D712" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" t="s">
         <v>4</v>
       </c>
       <c r="B713" s="2" t="s">
         <v>245</v>
       </c>
+      <c r="C713">
+        <v>0.63</v>
+      </c>
       <c r="D713" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" t="s">
         <v>7</v>
       </c>
       <c r="B714" s="2" t="s">
         <v>245</v>
       </c>
+      <c r="C714">
+        <v>0.63</v>
+      </c>
       <c r="D714" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" t="s">
         <v>8</v>
       </c>
       <c r="B715" s="2" t="s">
         <v>245</v>
       </c>
+      <c r="C715">
+        <v>0.63</v>
+      </c>
       <c r="D715" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" t="s">
         <v>4</v>
       </c>
       <c r="B716" s="2" t="s">
         <v>246</v>
       </c>
+      <c r="C716">
+        <v>0.63</v>
+      </c>
       <c r="D716" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" t="s">
         <v>7</v>
       </c>
       <c r="B717" s="2" t="s">
         <v>246</v>
       </c>
+      <c r="C717">
+        <v>0.63</v>
+      </c>
       <c r="D717" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" t="s">
         <v>8</v>
       </c>
       <c r="B718" s="2" t="s">
         <v>246</v>
       </c>
+      <c r="C718">
+        <v>0.63</v>
+      </c>
       <c r="D718" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" t="s">
         <v>4</v>
       </c>
       <c r="B719" s="2" t="s">
         <v>247</v>
       </c>
+      <c r="C719">
+        <v>0.63</v>
+      </c>
       <c r="D719" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" t="s">
         <v>7</v>
       </c>
       <c r="B720" s="2" t="s">
         <v>247</v>
       </c>
+      <c r="C720">
+        <v>0.63</v>
+      </c>
       <c r="D720" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" t="s">
         <v>8</v>
       </c>
       <c r="B721" s="2" t="s">
         <v>247</v>
       </c>
+      <c r="C721">
+        <v>0.63</v>
+      </c>
       <c r="D721" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" t="s">
         <v>4</v>
       </c>
       <c r="B722" s="2" t="s">
         <v>248</v>
       </c>
+      <c r="C722">
+        <v>0.63</v>
+      </c>
       <c r="D722" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" t="s">
         <v>7</v>
       </c>
       <c r="B723" s="2" t="s">
         <v>248</v>
       </c>
+      <c r="C723">
+        <v>0.63</v>
+      </c>
       <c r="D723" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" t="s">
         <v>8</v>
       </c>
       <c r="B724" s="2" t="s">
         <v>248</v>
       </c>
+      <c r="C724">
+        <v>0.63</v>
+      </c>
       <c r="D724" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" t="s">
         <v>4</v>
       </c>
       <c r="B725" s="2" t="s">
         <v>249</v>
       </c>
+      <c r="C725">
+        <v>0.63</v>
+      </c>
       <c r="D725" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" t="s">
         <v>7</v>
       </c>
       <c r="B726" s="2" t="s">
         <v>249</v>
       </c>
+      <c r="C726">
+        <v>0.63</v>
+      </c>
       <c r="D726" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" t="s">
         <v>8</v>
       </c>
       <c r="B727" s="2" t="s">
         <v>249</v>
       </c>
+      <c r="C727">
+        <v>0.63</v>
+      </c>
       <c r="D727" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" t="s">
         <v>4</v>
       </c>
       <c r="B728" s="2" t="s">
         <v>250</v>
       </c>
+      <c r="C728">
+        <v>0.63</v>
+      </c>
       <c r="D728" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" t="s">
         <v>7</v>
       </c>
       <c r="B729" s="2" t="s">
         <v>250</v>
       </c>
+      <c r="C729">
+        <v>0.63</v>
+      </c>
       <c r="D729" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" t="s">
         <v>8</v>
       </c>
       <c r="B730" s="2" t="s">
         <v>250</v>
       </c>
+      <c r="C730">
+        <v>0.63</v>
+      </c>
       <c r="D730" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" t="s">
         <v>4</v>
       </c>
       <c r="B731" s="2" t="s">
         <v>251</v>
       </c>
+      <c r="C731">
+        <v>0.63</v>
+      </c>
       <c r="D731" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" t="s">
         <v>7</v>
       </c>
       <c r="B732" s="2" t="s">
         <v>251</v>
       </c>
+      <c r="C732">
+        <v>0.63</v>
+      </c>
       <c r="D732" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" t="s">
         <v>8</v>
       </c>
       <c r="B733" s="2" t="s">
         <v>251</v>
       </c>
+      <c r="C733">
+        <v>0.63</v>
+      </c>
       <c r="D733" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" t="s">
         <v>4</v>
       </c>
       <c r="B734" s="2" t="s">
         <v>252</v>
       </c>
+      <c r="C734">
+        <v>0.63</v>
+      </c>
       <c r="D734" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" t="s">
         <v>7</v>
       </c>
       <c r="B735" s="2" t="s">
         <v>252</v>
       </c>
+      <c r="C735">
+        <v>0.63</v>
+      </c>
       <c r="D735" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" t="s">
         <v>8</v>
       </c>
       <c r="B736" s="2" t="s">
         <v>252</v>
       </c>
+      <c r="C736">
+        <v>0.63</v>
+      </c>
       <c r="D736" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" t="s">
         <v>4</v>
       </c>
       <c r="B737" s="2" t="s">
         <v>253</v>
       </c>
+      <c r="C737">
+        <v>0.63</v>
+      </c>
       <c r="D737" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" t="s">
         <v>7</v>
       </c>
       <c r="B738" s="2" t="s">
         <v>253</v>
       </c>
+      <c r="C738">
+        <v>0.63</v>
+      </c>
       <c r="D738" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" t="s">
         <v>8</v>
       </c>
       <c r="B739" s="2" t="s">
         <v>253</v>
       </c>
+      <c r="C739">
+        <v>0.63</v>
+      </c>
       <c r="D739" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" t="s">
         <v>4</v>
       </c>
       <c r="B740" s="2" t="s">
         <v>254</v>
       </c>
+      <c r="C740">
+        <v>0.63</v>
+      </c>
       <c r="D740" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" t="s">
         <v>7</v>
       </c>
       <c r="B741" s="2" t="s">
         <v>254</v>
       </c>
+      <c r="C741">
+        <v>0.63</v>
+      </c>
       <c r="D741" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" t="s">
         <v>8</v>
       </c>
       <c r="B742" s="2" t="s">
         <v>254</v>
       </c>
+      <c r="C742">
+        <v>0.63</v>
+      </c>
       <c r="D742" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" t="s">
         <v>4</v>
       </c>
       <c r="B743" s="2" t="s">
         <v>255</v>
       </c>
+      <c r="C743">
+        <v>0.63</v>
+      </c>
       <c r="D743" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" t="s">
         <v>7</v>
       </c>
       <c r="B744" s="2" t="s">
         <v>255</v>
       </c>
+      <c r="C744">
+        <v>0.63</v>
+      </c>
       <c r="D744" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" t="s">
         <v>8</v>
       </c>
       <c r="B745" s="2" t="s">
         <v>255</v>
       </c>
+      <c r="C745">
+        <v>0.63</v>
+      </c>
       <c r="D745" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" t="s">
         <v>4</v>
       </c>
       <c r="B746" s="2" t="s">
         <v>256</v>
       </c>
+      <c r="C746">
+        <v>0.63</v>
+      </c>
       <c r="D746" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" t="s">
         <v>7</v>
       </c>
       <c r="B747" s="2" t="s">
         <v>256</v>
       </c>
+      <c r="C747">
+        <v>0.63</v>
+      </c>
       <c r="D747" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" t="s">
         <v>8</v>
       </c>
       <c r="B748" s="2" t="s">
         <v>256</v>
       </c>
+      <c r="C748">
+        <v>0.63</v>
+      </c>
       <c r="D748" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" t="s">
         <v>4</v>
       </c>
       <c r="B749" s="2" t="s">
         <v>257</v>
       </c>
+      <c r="C749">
+        <v>0.63</v>
+      </c>
       <c r="D749" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" t="s">
         <v>7</v>
       </c>
       <c r="B750" s="2" t="s">
         <v>257</v>
       </c>
+      <c r="C750">
+        <v>0.63</v>
+      </c>
       <c r="D750" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" t="s">
         <v>8</v>
       </c>
       <c r="B751" s="2" t="s">
         <v>257</v>
       </c>
+      <c r="C751">
+        <v>0.63</v>
+      </c>
       <c r="D751" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" t="s">
         <v>4</v>
       </c>
       <c r="B752" s="2" t="s">
         <v>258</v>
       </c>
+      <c r="C752">
+        <v>0.63</v>
+      </c>
       <c r="D752" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" t="s">
         <v>7</v>
       </c>
       <c r="B753" s="2" t="s">
         <v>258</v>
       </c>
+      <c r="C753">
+        <v>0.63</v>
+      </c>
       <c r="D753" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" t="s">
         <v>8</v>
       </c>
       <c r="B754" s="2" t="s">
         <v>258</v>
       </c>
+      <c r="C754">
+        <v>0.63</v>
+      </c>
       <c r="D754" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" t="s">
         <v>4</v>
       </c>
       <c r="B755" s="2" t="s">
         <v>259</v>
       </c>
+      <c r="C755">
+        <v>0.63</v>
+      </c>
       <c r="D755" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" t="s">
         <v>7</v>
       </c>
       <c r="B756" s="2" t="s">
         <v>259</v>
       </c>
+      <c r="C756">
+        <v>0.63</v>
+      </c>
       <c r="D756" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" t="s">
         <v>8</v>
       </c>
       <c r="B757" s="2" t="s">
         <v>259</v>
       </c>
+      <c r="C757">
+        <v>0.63</v>
+      </c>
       <c r="D757" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" t="s">
         <v>4</v>
       </c>
       <c r="B758" s="2" t="s">
         <v>260</v>
       </c>
+      <c r="C758">
+        <v>0.63</v>
+      </c>
       <c r="D758" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" t="s">
         <v>7</v>
       </c>
       <c r="B759" s="2" t="s">
         <v>260</v>
       </c>
+      <c r="C759">
+        <v>0.63</v>
+      </c>
       <c r="D759" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" t="s">
         <v>8</v>
       </c>
       <c r="B760" s="2" t="s">
         <v>260</v>
       </c>
+      <c r="C760">
+        <v>0.63</v>
+      </c>
       <c r="D760" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" t="s">
         <v>4</v>
       </c>
       <c r="B761" s="2" t="s">
         <v>261</v>
       </c>
+      <c r="C761">
+        <v>0.63</v>
+      </c>
       <c r="D761" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" t="s">
         <v>7</v>
       </c>
       <c r="B762" s="2" t="s">
         <v>261</v>
       </c>
+      <c r="C762">
+        <v>0.63</v>
+      </c>
       <c r="D762" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" t="s">
         <v>8</v>
       </c>
       <c r="B763" s="2" t="s">
         <v>261</v>
       </c>
+      <c r="C763">
+        <v>0.63</v>
+      </c>
       <c r="D763" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" t="s">
         <v>4</v>
       </c>
       <c r="B764" s="2" t="s">
         <v>262</v>
       </c>
+      <c r="C764">
+        <v>0.63</v>
+      </c>
       <c r="D764" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" t="s">
         <v>7</v>
       </c>
       <c r="B765" s="2" t="s">
         <v>262</v>
       </c>
+      <c r="C765">
+        <v>0.63</v>
+      </c>
       <c r="D765" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" t="s">
         <v>8</v>
       </c>
       <c r="B766" s="2" t="s">
         <v>262</v>
       </c>
+      <c r="C766">
+        <v>0.63</v>
+      </c>
       <c r="D766" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" t="s">
         <v>4</v>
       </c>
       <c r="B767" s="2" t="s">
         <v>263</v>
       </c>
+      <c r="C767">
+        <v>0.63</v>
+      </c>
       <c r="D767" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" t="s">
         <v>7</v>
       </c>
       <c r="B768" s="2" t="s">
         <v>263</v>
       </c>
+      <c r="C768">
+        <v>0.63</v>
+      </c>
       <c r="D768" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" t="s">
         <v>8</v>
       </c>
       <c r="B769" s="2" t="s">
         <v>263</v>
       </c>
+      <c r="C769">
+        <v>0.63</v>
+      </c>
       <c r="D769" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" t="s">
         <v>4</v>
       </c>
       <c r="B770" s="2" t="s">
         <v>264</v>
       </c>
+      <c r="C770">
+        <v>0.63</v>
+      </c>
       <c r="D770" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" t="s">
         <v>7</v>
       </c>
       <c r="B771" s="2" t="s">
         <v>264</v>
       </c>
+      <c r="C771">
+        <v>0.63</v>
+      </c>
       <c r="D771" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" t="s">
         <v>8</v>
       </c>
       <c r="B772" s="2" t="s">
         <v>264</v>
       </c>
+      <c r="C772">
+        <v>0.63</v>
+      </c>
       <c r="D772" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" t="s">
         <v>4</v>
       </c>
       <c r="B773" s="2" t="s">
         <v>265</v>
       </c>
+      <c r="C773">
+        <v>0.63</v>
+      </c>
       <c r="D773" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" t="s">
         <v>7</v>
       </c>
       <c r="B774" s="2" t="s">
         <v>265</v>
       </c>
+      <c r="C774">
+        <v>0.63</v>
+      </c>
       <c r="D774" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" t="s">
         <v>8</v>
       </c>
       <c r="B775" s="2" t="s">
         <v>265</v>
       </c>
+      <c r="C775">
+        <v>0.63</v>
+      </c>
       <c r="D775" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" t="s">
         <v>4</v>
       </c>
       <c r="B776" s="2" t="s">
         <v>266</v>
       </c>
+      <c r="C776">
+        <v>0.64</v>
+      </c>
       <c r="D776" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" t="s">
         <v>7</v>
       </c>
       <c r="B777" s="2" t="s">
         <v>266</v>
       </c>
+      <c r="C777">
+        <v>0.63</v>
+      </c>
       <c r="D777" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" t="s">
         <v>8</v>
       </c>
       <c r="B778" s="2" t="s">
         <v>266</v>
       </c>
+      <c r="C778">
+        <v>0.63</v>
+      </c>
       <c r="D778" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" t="s">
         <v>4</v>
       </c>
       <c r="B779" s="2" t="s">
         <v>267</v>
       </c>
+      <c r="C779">
+        <v>0.63</v>
+      </c>
       <c r="D779" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" t="s">
         <v>7</v>
       </c>
       <c r="B780" s="2" t="s">
         <v>267</v>
       </c>
+      <c r="C780">
+        <v>0.63</v>
+      </c>
       <c r="D780" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" t="s">
         <v>8</v>
       </c>
       <c r="B781" s="2" t="s">
         <v>267</v>
       </c>
+      <c r="C781">
+        <v>0.63</v>
+      </c>
       <c r="D781" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" t="s">
         <v>4</v>
       </c>
       <c r="B782" s="2" t="s">
         <v>268</v>
       </c>
+      <c r="C782">
+        <v>0.63</v>
+      </c>
       <c r="D782" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" t="s">
         <v>7</v>
       </c>
       <c r="B783" s="2" t="s">
         <v>268</v>
       </c>
+      <c r="C783">
+        <v>0.63</v>
+      </c>
       <c r="D783" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" t="s">
         <v>8</v>
       </c>
       <c r="B784" s="2" t="s">
         <v>268</v>
       </c>
+      <c r="C784">
+        <v>0.63</v>
+      </c>
       <c r="D784" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" t="s">
         <v>4</v>
       </c>
       <c r="B785" s="2" t="s">
         <v>269</v>
       </c>
+      <c r="C785">
+        <v>0.63</v>
+      </c>
       <c r="D785" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" t="s">
         <v>7</v>
       </c>
       <c r="B786" s="2" t="s">
         <v>269</v>
       </c>
+      <c r="C786">
+        <v>0.63</v>
+      </c>
       <c r="D786" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" t="s">
         <v>8</v>
       </c>
       <c r="B787" s="2" t="s">
         <v>269</v>
       </c>
+      <c r="C787">
+        <v>0.63</v>
+      </c>
       <c r="D787" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" t="s">
         <v>4</v>
       </c>
       <c r="B788" s="2" t="s">
         <v>270</v>
       </c>
+      <c r="C788">
+        <v>0.63</v>
+      </c>
       <c r="D788" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" t="s">
         <v>7</v>
       </c>
       <c r="B789" s="2" t="s">
         <v>270</v>
       </c>
+      <c r="C789">
+        <v>0.63</v>
+      </c>
       <c r="D789" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" t="s">
         <v>8</v>
       </c>
       <c r="B790" s="2" t="s">
         <v>270</v>
       </c>
+      <c r="C790">
+        <v>0.63</v>
+      </c>
       <c r="D790" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" t="s">
         <v>4</v>
       </c>
       <c r="B791" s="2" t="s">
         <v>271</v>
       </c>
+      <c r="C791">
+        <v>0.63</v>
+      </c>
       <c r="D791" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" t="s">
         <v>7</v>
       </c>
       <c r="B792" s="2" t="s">
         <v>271</v>
       </c>
+      <c r="C792">
+        <v>0.63</v>
+      </c>
       <c r="D792" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" t="s">
         <v>8</v>
       </c>
       <c r="B793" s="2" t="s">
         <v>271</v>
       </c>
+      <c r="C793">
+        <v>0.63</v>
+      </c>
       <c r="D793" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" t="s">
         <v>4</v>
       </c>
       <c r="B794" s="2" t="s">
         <v>272</v>
       </c>
+      <c r="C794">
+        <v>0.63</v>
+      </c>
       <c r="D794" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" t="s">
         <v>7</v>
       </c>
       <c r="B795" s="2" t="s">
         <v>272</v>
       </c>
+      <c r="C795">
+        <v>0.63</v>
+      </c>
       <c r="D795" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" t="s">
         <v>8</v>
       </c>
       <c r="B796" s="2" t="s">
         <v>272</v>
       </c>
+      <c r="C796">
+        <v>0.63</v>
+      </c>
       <c r="D796" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" t="s">
         <v>4</v>
       </c>
       <c r="B797" s="2" t="s">
         <v>273</v>
       </c>
+      <c r="C797">
+        <v>0.63</v>
+      </c>
       <c r="D797" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" t="s">
         <v>7</v>
       </c>
       <c r="B798" s="2" t="s">
         <v>273</v>
       </c>
+      <c r="C798">
+        <v>0.63</v>
+      </c>
       <c r="D798" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" t="s">
         <v>8</v>
       </c>
       <c r="B799" s="2" t="s">
         <v>273</v>
       </c>
+      <c r="C799">
+        <v>0.63</v>
+      </c>
       <c r="D799" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" t="s">
         <v>4</v>
       </c>
       <c r="B800" s="2" t="s">
         <v>274</v>
       </c>
+      <c r="C800">
+        <v>0.63</v>
+      </c>
       <c r="D800" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" t="s">
         <v>7</v>
       </c>
       <c r="B801" s="2" t="s">
         <v>274</v>
       </c>
+      <c r="C801">
+        <v>0.63</v>
+      </c>
       <c r="D801" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" t="s">
         <v>8</v>
       </c>
       <c r="B802" s="2" t="s">
         <v>274</v>
       </c>
+      <c r="C802">
+        <v>0.63</v>
+      </c>
       <c r="D802" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" t="s">
         <v>4</v>
       </c>
       <c r="B803" s="2" t="s">
         <v>275</v>
       </c>
+      <c r="C803">
+        <v>0.63</v>
+      </c>
       <c r="D803" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" t="s">
         <v>7</v>
       </c>
       <c r="B804" s="2" t="s">
         <v>275</v>
       </c>
+      <c r="C804">
+        <v>0.63</v>
+      </c>
       <c r="D804" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" t="s">
         <v>8</v>
       </c>
       <c r="B805" s="2" t="s">
         <v>275</v>
       </c>
+      <c r="C805">
+        <v>0.63</v>
+      </c>
       <c r="D805" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" t="s">
         <v>4</v>
       </c>
       <c r="B806" s="2" t="s">
         <v>276</v>
       </c>
+      <c r="C806">
+        <v>0.63</v>
+      </c>
       <c r="D806" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" t="s">
         <v>7</v>
       </c>
       <c r="B807" s="2" t="s">
         <v>276</v>
       </c>
+      <c r="C807">
+        <v>0.63</v>
+      </c>
       <c r="D807" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" t="s">
         <v>8</v>
       </c>
       <c r="B808" s="2" t="s">
         <v>276</v>
       </c>
+      <c r="C808">
+        <v>0.63</v>
+      </c>
       <c r="D808" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" t="s">
         <v>4</v>
       </c>
       <c r="B809" s="2" t="s">
         <v>277</v>
       </c>
+      <c r="C809">
+        <v>0.63</v>
+      </c>
       <c r="D809" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" t="s">
         <v>7</v>
       </c>
       <c r="B810" s="2" t="s">
         <v>277</v>
       </c>
+      <c r="C810">
+        <v>0.63</v>
+      </c>
       <c r="D810" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" t="s">
         <v>8</v>
       </c>
       <c r="B811" s="2" t="s">
         <v>277</v>
       </c>
+      <c r="C811">
+        <v>0.63</v>
+      </c>
       <c r="D811" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" t="s">
         <v>4</v>
       </c>
       <c r="B812" s="2" t="s">
         <v>278</v>
       </c>
+      <c r="C812">
+        <v>0.63</v>
+      </c>
       <c r="D812" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" t="s">
         <v>7</v>
       </c>
       <c r="B813" s="2" t="s">
         <v>278</v>
       </c>
+      <c r="C813">
+        <v>0.63</v>
+      </c>
       <c r="D813" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" t="s">
         <v>8</v>
       </c>
       <c r="B814" s="2" t="s">
         <v>278</v>
       </c>
+      <c r="C814">
+        <v>0.63</v>
+      </c>
       <c r="D814" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" t="s">
         <v>4</v>
       </c>
       <c r="B815" s="2" t="s">
         <v>279</v>
       </c>
+      <c r="C815">
+        <v>0.63</v>
+      </c>
       <c r="D815" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" t="s">
         <v>7</v>
       </c>
       <c r="B816" s="2" t="s">
         <v>279</v>
       </c>
+      <c r="C816">
+        <v>0.63</v>
+      </c>
       <c r="D816" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" t="s">
         <v>8</v>
       </c>
       <c r="B817" s="2" t="s">
         <v>279</v>
       </c>
+      <c r="C817">
+        <v>0.63</v>
+      </c>
       <c r="D817" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" t="s">
         <v>4</v>
       </c>
       <c r="B818" s="2" t="s">
         <v>280</v>
       </c>
+      <c r="C818">
+        <v>0.63</v>
+      </c>
       <c r="D818" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" t="s">
         <v>7</v>
       </c>
       <c r="B819" s="2" t="s">
         <v>280</v>
       </c>
+      <c r="C819">
+        <v>0.63</v>
+      </c>
       <c r="D819" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" t="s">
         <v>8</v>
       </c>
       <c r="B820" s="2" t="s">
         <v>280</v>
       </c>
+      <c r="C820">
+        <v>0.63</v>
+      </c>
       <c r="D820" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" t="s">
         <v>4</v>
       </c>
       <c r="B821" s="2" t="s">
         <v>281</v>
       </c>
+      <c r="C821">
+        <v>0.87</v>
+      </c>
       <c r="D821" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" t="s">
         <v>7</v>
       </c>
       <c r="B822" s="2" t="s">
         <v>281</v>
       </c>
+      <c r="C822">
+        <v>0.87</v>
+      </c>
       <c r="D822" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" t="s">
         <v>8</v>
       </c>
       <c r="B823" s="2" t="s">
         <v>281</v>
       </c>
+      <c r="C823">
+        <v>0.87</v>
+      </c>
       <c r="D823" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" t="s">
         <v>4</v>
       </c>
       <c r="B824" s="2" t="s">
         <v>282</v>
       </c>
+      <c r="C824">
+        <v>0.87</v>
+      </c>
       <c r="D824" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" t="s">
         <v>7</v>
       </c>
       <c r="B825" s="2" t="s">
         <v>282</v>
       </c>
+      <c r="C825">
+        <v>0.89</v>
+      </c>
       <c r="D825" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" t="s">
         <v>8</v>
       </c>
       <c r="B826" s="2" t="s">
         <v>282</v>
       </c>
+      <c r="C826">
+        <v>0.88</v>
+      </c>
       <c r="D826" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" t="s">
         <v>4</v>
       </c>
       <c r="B827" s="2" t="s">
         <v>283</v>
       </c>
+      <c r="C827">
+        <v>0.87</v>
+      </c>
       <c r="D827" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" t="s">
         <v>7</v>
       </c>
       <c r="B828" s="2" t="s">
         <v>283</v>
       </c>
+      <c r="C828">
+        <v>0.87</v>
+      </c>
       <c r="D828" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" t="s">
         <v>8</v>
       </c>
       <c r="B829" s="2" t="s">
         <v>283</v>
       </c>
+      <c r="C829">
+        <v>0.87</v>
+      </c>
       <c r="D829" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" t="s">
         <v>4</v>
       </c>
       <c r="B830" s="2" t="s">
         <v>284</v>
       </c>
+      <c r="C830">
+        <v>0.87</v>
+      </c>
       <c r="D830" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" t="s">
         <v>7</v>
       </c>
       <c r="B831" s="2" t="s">
         <v>284</v>
       </c>
+      <c r="C831">
+        <v>0.87</v>
+      </c>
       <c r="D831" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" t="s">
         <v>8</v>
       </c>
       <c r="B832" s="2" t="s">
         <v>284</v>
+      </c>
+      <c r="C832">
+        <v>0.87</v>
       </c>
       <c r="D832" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" t="s">
         <v>4</v>
       </c>
       <c r="B833" s="2" t="s">
         <v>285</v>
       </c>
       <c r="D833" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" t="s">
         <v>7</v>
       </c>
       <c r="B834" s="2" t="s">
         <v>285</v>
       </c>
       <c r="D834" t="s">
         <v>6</v>