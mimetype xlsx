--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -9928,127 +9928,145 @@
       <c r="B708" s="2" t="s">
         <v>243</v>
       </c>
       <c r="D708" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" t="s">
         <v>8</v>
       </c>
       <c r="B709" s="2" t="s">
         <v>243</v>
       </c>
       <c r="D709" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" t="s">
         <v>4</v>
       </c>
       <c r="B710" s="2" t="s">
         <v>244</v>
       </c>
+      <c r="C710">
+        <v>0.0</v>
+      </c>
       <c r="D710" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" t="s">
         <v>7</v>
       </c>
       <c r="B711" s="2" t="s">
         <v>244</v>
       </c>
+      <c r="C711">
+        <v>0.0</v>
+      </c>
       <c r="D711" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" t="s">
         <v>8</v>
       </c>
       <c r="B712" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D712" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" t="s">
         <v>4</v>
       </c>
       <c r="B713" s="2" t="s">
         <v>245</v>
       </c>
+      <c r="C713">
+        <v>0.0</v>
+      </c>
       <c r="D713" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" t="s">
         <v>7</v>
       </c>
       <c r="B714" s="2" t="s">
         <v>245</v>
       </c>
+      <c r="C714">
+        <v>0.0</v>
+      </c>
       <c r="D714" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" t="s">
         <v>8</v>
       </c>
       <c r="B715" s="2" t="s">
         <v>245</v>
       </c>
+      <c r="C715">
+        <v>0.0</v>
+      </c>
       <c r="D715" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" t="s">
         <v>4</v>
       </c>
       <c r="B716" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D716" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" t="s">
         <v>7</v>
       </c>
       <c r="B717" s="2" t="s">
         <v>246</v>
       </c>
+      <c r="C717">
+        <v>0.0</v>
+      </c>
       <c r="D717" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" t="s">
         <v>8</v>
       </c>
       <c r="B718" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D718" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" t="s">
         <v>4</v>
       </c>
       <c r="B719" s="2" t="s">
         <v>247</v>
       </c>
       <c r="D719" t="s">
         <v>6</v>
       </c>
@@ -10159,138 +10177,162 @@
       <c r="B729" s="2" t="s">
         <v>250</v>
       </c>
       <c r="D729" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" t="s">
         <v>8</v>
       </c>
       <c r="B730" s="2" t="s">
         <v>250</v>
       </c>
       <c r="D730" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" t="s">
         <v>4</v>
       </c>
       <c r="B731" s="2" t="s">
         <v>251</v>
       </c>
+      <c r="C731">
+        <v>0.0</v>
+      </c>
       <c r="D731" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" t="s">
         <v>7</v>
       </c>
       <c r="B732" s="2" t="s">
         <v>251</v>
       </c>
+      <c r="C732">
+        <v>0.0</v>
+      </c>
       <c r="D732" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" t="s">
         <v>8</v>
       </c>
       <c r="B733" s="2" t="s">
         <v>251</v>
       </c>
+      <c r="C733">
+        <v>0.0</v>
+      </c>
       <c r="D733" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" t="s">
         <v>4</v>
       </c>
       <c r="B734" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D734" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" t="s">
         <v>7</v>
       </c>
       <c r="B735" s="2" t="s">
         <v>252</v>
       </c>
+      <c r="C735">
+        <v>0.0</v>
+      </c>
       <c r="D735" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" t="s">
         <v>8</v>
       </c>
       <c r="B736" s="2" t="s">
         <v>252</v>
       </c>
+      <c r="C736">
+        <v>0.0</v>
+      </c>
       <c r="D736" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" t="s">
         <v>4</v>
       </c>
       <c r="B737" s="2" t="s">
         <v>253</v>
       </c>
+      <c r="C737">
+        <v>0.0</v>
+      </c>
       <c r="D737" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" t="s">
         <v>7</v>
       </c>
       <c r="B738" s="2" t="s">
         <v>253</v>
       </c>
+      <c r="C738">
+        <v>0.0</v>
+      </c>
       <c r="D738" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" t="s">
         <v>8</v>
       </c>
       <c r="B739" s="2" t="s">
         <v>253</v>
       </c>
+      <c r="C739">
+        <v>0.0</v>
+      </c>
       <c r="D739" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" t="s">
         <v>4</v>
       </c>
       <c r="B740" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D740" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" t="s">
         <v>7</v>
       </c>
       <c r="B741" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D741" t="s">
         <v>6</v>
       </c>
@@ -10401,127 +10443,142 @@
       <c r="B751" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D751" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" t="s">
         <v>4</v>
       </c>
       <c r="B752" s="2" t="s">
         <v>258</v>
       </c>
       <c r="D752" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" t="s">
         <v>7</v>
       </c>
       <c r="B753" s="2" t="s">
         <v>258</v>
       </c>
+      <c r="C753">
+        <v>0.0</v>
+      </c>
       <c r="D753" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" t="s">
         <v>8</v>
       </c>
       <c r="B754" s="2" t="s">
         <v>258</v>
       </c>
+      <c r="C754">
+        <v>0.0</v>
+      </c>
       <c r="D754" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" t="s">
         <v>4</v>
       </c>
       <c r="B755" s="2" t="s">
         <v>259</v>
       </c>
       <c r="D755" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" t="s">
         <v>7</v>
       </c>
       <c r="B756" s="2" t="s">
         <v>259</v>
       </c>
+      <c r="C756">
+        <v>0.0</v>
+      </c>
       <c r="D756" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" t="s">
         <v>8</v>
       </c>
       <c r="B757" s="2" t="s">
         <v>259</v>
       </c>
       <c r="D757" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" t="s">
         <v>4</v>
       </c>
       <c r="B758" s="2" t="s">
         <v>260</v>
       </c>
       <c r="D758" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" t="s">
         <v>7</v>
       </c>
       <c r="B759" s="2" t="s">
         <v>260</v>
       </c>
+      <c r="C759">
+        <v>0.0</v>
+      </c>
       <c r="D759" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" t="s">
         <v>8</v>
       </c>
       <c r="B760" s="2" t="s">
         <v>260</v>
       </c>
+      <c r="C760">
+        <v>0.0</v>
+      </c>
       <c r="D760" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" t="s">
         <v>4</v>
       </c>
       <c r="B761" s="2" t="s">
         <v>261</v>
       </c>
       <c r="D761" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" t="s">
         <v>7</v>
       </c>
       <c r="B762" s="2" t="s">
         <v>261</v>
       </c>
       <c r="D762" t="s">
         <v>6</v>
       </c>
@@ -10621,138 +10678,156 @@
       <c r="B771" s="2" t="s">
         <v>264</v>
       </c>
       <c r="D771" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" t="s">
         <v>8</v>
       </c>
       <c r="B772" s="2" t="s">
         <v>264</v>
       </c>
       <c r="D772" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" t="s">
         <v>4</v>
       </c>
       <c r="B773" s="2" t="s">
         <v>265</v>
       </c>
+      <c r="C773">
+        <v>0.0</v>
+      </c>
       <c r="D773" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" t="s">
         <v>7</v>
       </c>
       <c r="B774" s="2" t="s">
         <v>265</v>
       </c>
+      <c r="C774">
+        <v>0.0</v>
+      </c>
       <c r="D774" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" t="s">
         <v>8</v>
       </c>
       <c r="B775" s="2" t="s">
         <v>265</v>
       </c>
+      <c r="C775">
+        <v>0.0</v>
+      </c>
       <c r="D775" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" t="s">
         <v>4</v>
       </c>
       <c r="B776" s="2" t="s">
         <v>266</v>
       </c>
       <c r="D776" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" t="s">
         <v>7</v>
       </c>
       <c r="B777" s="2" t="s">
         <v>266</v>
       </c>
+      <c r="C777">
+        <v>0.0</v>
+      </c>
       <c r="D777" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" t="s">
         <v>8</v>
       </c>
       <c r="B778" s="2" t="s">
         <v>266</v>
       </c>
       <c r="D778" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" t="s">
         <v>4</v>
       </c>
       <c r="B779" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D779" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" t="s">
         <v>7</v>
       </c>
       <c r="B780" s="2" t="s">
         <v>267</v>
       </c>
+      <c r="C780">
+        <v>0.0</v>
+      </c>
       <c r="D780" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" t="s">
         <v>8</v>
       </c>
       <c r="B781" s="2" t="s">
         <v>267</v>
       </c>
+      <c r="C781">
+        <v>0.0</v>
+      </c>
       <c r="D781" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" t="s">
         <v>4</v>
       </c>
       <c r="B782" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D782" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" t="s">
         <v>7</v>
       </c>
       <c r="B783" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D783" t="s">
         <v>6</v>
       </c>
@@ -10863,127 +10938,148 @@
       <c r="B793" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D793" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" t="s">
         <v>4</v>
       </c>
       <c r="B794" s="2" t="s">
         <v>272</v>
       </c>
       <c r="D794" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" t="s">
         <v>7</v>
       </c>
       <c r="B795" s="2" t="s">
         <v>272</v>
       </c>
+      <c r="C795">
+        <v>0.0</v>
+      </c>
       <c r="D795" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" t="s">
         <v>8</v>
       </c>
       <c r="B796" s="2" t="s">
         <v>272</v>
       </c>
       <c r="D796" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" t="s">
         <v>4</v>
       </c>
       <c r="B797" s="2" t="s">
         <v>273</v>
       </c>
+      <c r="C797">
+        <v>0.0</v>
+      </c>
       <c r="D797" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" t="s">
         <v>7</v>
       </c>
       <c r="B798" s="2" t="s">
         <v>273</v>
       </c>
+      <c r="C798">
+        <v>0.0</v>
+      </c>
       <c r="D798" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" t="s">
         <v>8</v>
       </c>
       <c r="B799" s="2" t="s">
         <v>273</v>
       </c>
+      <c r="C799">
+        <v>0.0</v>
+      </c>
       <c r="D799" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" t="s">
         <v>4</v>
       </c>
       <c r="B800" s="2" t="s">
         <v>274</v>
       </c>
+      <c r="C800">
+        <v>0.0</v>
+      </c>
       <c r="D800" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" t="s">
         <v>7</v>
       </c>
       <c r="B801" s="2" t="s">
         <v>274</v>
       </c>
+      <c r="C801">
+        <v>0.0</v>
+      </c>
       <c r="D801" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" t="s">
         <v>8</v>
       </c>
       <c r="B802" s="2" t="s">
         <v>274</v>
       </c>
+      <c r="C802">
+        <v>0.0</v>
+      </c>
       <c r="D802" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" t="s">
         <v>4</v>
       </c>
       <c r="B803" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D803" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" t="s">
         <v>7</v>
       </c>
       <c r="B804" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D804" t="s">
         <v>6</v>
       </c>
@@ -11083,137 +11179,161 @@
       <c r="B813" s="2" t="s">
         <v>278</v>
       </c>
       <c r="D813" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" t="s">
         <v>8</v>
       </c>
       <c r="B814" s="2" t="s">
         <v>278</v>
       </c>
       <c r="D814" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" t="s">
         <v>4</v>
       </c>
       <c r="B815" s="2" t="s">
         <v>279</v>
       </c>
+      <c r="C815">
+        <v>0.0</v>
+      </c>
       <c r="D815" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" t="s">
         <v>7</v>
       </c>
       <c r="B816" s="2" t="s">
         <v>279</v>
       </c>
+      <c r="C816">
+        <v>0.0</v>
+      </c>
       <c r="D816" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" t="s">
         <v>8</v>
       </c>
       <c r="B817" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D817" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" t="s">
         <v>4</v>
       </c>
       <c r="B818" s="2" t="s">
         <v>280</v>
       </c>
+      <c r="C818">
+        <v>0.0</v>
+      </c>
       <c r="D818" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" t="s">
         <v>7</v>
       </c>
       <c r="B819" s="2" t="s">
         <v>280</v>
       </c>
+      <c r="C819">
+        <v>0.0</v>
+      </c>
       <c r="D819" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" t="s">
         <v>8</v>
       </c>
       <c r="B820" s="2" t="s">
         <v>280</v>
       </c>
+      <c r="C820">
+        <v>0.0</v>
+      </c>
       <c r="D820" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" t="s">
         <v>4</v>
       </c>
       <c r="B821" s="2" t="s">
         <v>281</v>
       </c>
+      <c r="C821">
+        <v>0.0</v>
+      </c>
       <c r="D821" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" t="s">
         <v>7</v>
       </c>
       <c r="B822" s="2" t="s">
         <v>281</v>
       </c>
+      <c r="C822">
+        <v>0.0</v>
+      </c>
       <c r="D822" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" t="s">
         <v>8</v>
       </c>
       <c r="B823" s="2" t="s">
         <v>281</v>
+      </c>
+      <c r="C823">
+        <v>0.0</v>
       </c>
       <c r="D823" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" t="s">
         <v>4</v>
       </c>
       <c r="B824" s="2" t="s">
         <v>282</v>
       </c>
       <c r="D824" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" t="s">
         <v>7</v>
       </c>
       <c r="B825" s="2" t="s">
         <v>282</v>
       </c>
       <c r="D825" t="s">
         <v>6</v>