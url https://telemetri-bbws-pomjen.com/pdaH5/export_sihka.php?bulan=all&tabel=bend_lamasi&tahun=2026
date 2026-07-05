--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -6407,193 +6407,217 @@
       <c r="C422">
         <v>2.1</v>
       </c>
       <c r="D422" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" t="s">
         <v>7</v>
       </c>
       <c r="B423" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D423" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" t="s">
         <v>8</v>
       </c>
       <c r="B424" s="2" t="s">
         <v>148</v>
       </c>
+      <c r="C424">
+        <v>2.1</v>
+      </c>
       <c r="D424" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" t="s">
         <v>4</v>
       </c>
       <c r="B425" s="2" t="s">
         <v>149</v>
       </c>
+      <c r="C425">
+        <v>2.1</v>
+      </c>
       <c r="D425" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" t="s">
         <v>7</v>
       </c>
       <c r="B426" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D426" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" t="s">
         <v>8</v>
       </c>
       <c r="B427" s="2" t="s">
         <v>149</v>
       </c>
+      <c r="C427">
+        <v>2.2</v>
+      </c>
       <c r="D427" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" t="s">
         <v>4</v>
       </c>
       <c r="B428" s="2" t="s">
         <v>150</v>
       </c>
+      <c r="C428">
+        <v>2.5</v>
+      </c>
       <c r="D428" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" t="s">
         <v>7</v>
       </c>
       <c r="B429" s="2" t="s">
         <v>150</v>
       </c>
       <c r="D429" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" t="s">
         <v>8</v>
       </c>
       <c r="B430" s="2" t="s">
         <v>150</v>
       </c>
+      <c r="C430">
+        <v>2.3</v>
+      </c>
       <c r="D430" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" t="s">
         <v>4</v>
       </c>
       <c r="B431" s="2" t="s">
         <v>151</v>
       </c>
+      <c r="C431">
+        <v>2.3</v>
+      </c>
       <c r="D431" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" t="s">
         <v>7</v>
       </c>
       <c r="B432" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D432" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" t="s">
         <v>8</v>
       </c>
       <c r="B433" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D433" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" t="s">
         <v>4</v>
       </c>
       <c r="B434" s="2" t="s">
         <v>152</v>
       </c>
+      <c r="C434">
+        <v>2.4</v>
+      </c>
       <c r="D434" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" t="s">
         <v>7</v>
       </c>
       <c r="B435" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D435" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" t="s">
         <v>8</v>
       </c>
       <c r="B436" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D436" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" t="s">
         <v>4</v>
       </c>
       <c r="B437" s="2" t="s">
         <v>153</v>
       </c>
+      <c r="C437">
+        <v>2.2</v>
+      </c>
       <c r="D437" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" t="s">
         <v>7</v>
       </c>
       <c r="B438" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D438" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" t="s">
         <v>8</v>
       </c>
       <c r="B439" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D439" t="s">
         <v>6</v>
       </c>
@@ -6682,83 +6706,89 @@
       <c r="B447" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D447" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" t="s">
         <v>8</v>
       </c>
       <c r="B448" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D448" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" t="s">
         <v>4</v>
       </c>
       <c r="B449" s="2" t="s">
         <v>157</v>
       </c>
+      <c r="C449">
+        <v>2.1</v>
+      </c>
       <c r="D449" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" t="s">
         <v>7</v>
       </c>
       <c r="B450" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D450" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" t="s">
         <v>8</v>
       </c>
       <c r="B451" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D451" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" t="s">
         <v>4</v>
       </c>
       <c r="B452" s="2" t="s">
         <v>158</v>
       </c>
+      <c r="C452">
+        <v>2.1</v>
+      </c>
       <c r="D452" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" t="s">
         <v>7</v>
       </c>
       <c r="B453" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D453" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" t="s">
         <v>8</v>
       </c>
       <c r="B454" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D454" t="s">
         <v>6</v>
       </c>
@@ -6836,149 +6866,161 @@
       <c r="B461" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" t="s">
         <v>7</v>
       </c>
       <c r="B462" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" t="s">
         <v>8</v>
       </c>
       <c r="B463" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C463">
+        <v>2.1</v>
+      </c>
       <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" t="s">
         <v>4</v>
       </c>
       <c r="B464" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" t="s">
         <v>7</v>
       </c>
       <c r="B465" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D465" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" t="s">
         <v>8</v>
       </c>
       <c r="B466" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D466" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" t="s">
         <v>4</v>
       </c>
       <c r="B467" s="2" t="s">
         <v>163</v>
       </c>
+      <c r="C467">
+        <v>2.1</v>
+      </c>
       <c r="D467" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" t="s">
         <v>7</v>
       </c>
       <c r="B468" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D468" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" t="s">
         <v>8</v>
       </c>
       <c r="B469" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D469" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" t="s">
         <v>4</v>
       </c>
       <c r="B470" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C470">
+        <v>2.0</v>
+      </c>
       <c r="D470" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" t="s">
         <v>7</v>
       </c>
       <c r="B471" s="2" t="s">
         <v>164</v>
       </c>
       <c r="D471" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" t="s">
         <v>8</v>
       </c>
       <c r="B472" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C472">
+        <v>2.0</v>
+      </c>
       <c r="D472" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" t="s">
         <v>4</v>
       </c>
       <c r="B473" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D473" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" t="s">
         <v>7</v>
       </c>
       <c r="B474" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D474" t="s">
         <v>6</v>
       </c>
@@ -7243,446 +7285,515 @@
       <c r="B498" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D498" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" t="s">
         <v>8</v>
       </c>
       <c r="B499" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" t="s">
         <v>4</v>
       </c>
       <c r="B500" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C500">
+        <v>2.1</v>
+      </c>
       <c r="D500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" t="s">
         <v>7</v>
       </c>
       <c r="B501" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" t="s">
         <v>8</v>
       </c>
       <c r="B502" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C502">
+        <v>2.1</v>
+      </c>
       <c r="D502" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" t="s">
         <v>4</v>
       </c>
       <c r="B503" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C503">
+        <v>2.0</v>
+      </c>
       <c r="D503" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" t="s">
         <v>7</v>
       </c>
       <c r="B504" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D504" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" t="s">
         <v>8</v>
       </c>
       <c r="B505" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D505" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" t="s">
         <v>4</v>
       </c>
       <c r="B506" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C506">
+        <v>2.0</v>
+      </c>
       <c r="D506" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" t="s">
         <v>7</v>
       </c>
       <c r="B507" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D507" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" t="s">
         <v>8</v>
       </c>
       <c r="B508" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C508">
+        <v>2.0</v>
+      </c>
       <c r="D508" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" t="s">
         <v>4</v>
       </c>
       <c r="B509" s="2" t="s">
         <v>177</v>
       </c>
+      <c r="C509">
+        <v>1.9</v>
+      </c>
       <c r="D509" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" t="s">
         <v>7</v>
       </c>
       <c r="B510" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D510" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" t="s">
         <v>8</v>
       </c>
       <c r="B511" s="2" t="s">
         <v>177</v>
       </c>
+      <c r="C511">
+        <v>1.9</v>
+      </c>
       <c r="D511" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" t="s">
         <v>4</v>
       </c>
       <c r="B512" s="2" t="s">
         <v>178</v>
       </c>
+      <c r="C512">
+        <v>1.9</v>
+      </c>
       <c r="D512" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" t="s">
         <v>7</v>
       </c>
       <c r="B513" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D513" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" t="s">
         <v>8</v>
       </c>
       <c r="B514" s="2" t="s">
         <v>178</v>
       </c>
+      <c r="C514">
+        <v>1.9</v>
+      </c>
       <c r="D514" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" t="s">
         <v>4</v>
       </c>
       <c r="B515" s="2" t="s">
         <v>179</v>
       </c>
+      <c r="C515">
+        <v>2.0</v>
+      </c>
       <c r="D515" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" t="s">
         <v>7</v>
       </c>
       <c r="B516" s="2" t="s">
         <v>179</v>
       </c>
       <c r="D516" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" t="s">
         <v>8</v>
       </c>
       <c r="B517" s="2" t="s">
         <v>179</v>
       </c>
+      <c r="C517">
+        <v>2.0</v>
+      </c>
       <c r="D517" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" t="s">
         <v>4</v>
       </c>
       <c r="B518" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C518">
+        <v>1.9</v>
+      </c>
       <c r="D518" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" t="s">
         <v>7</v>
       </c>
       <c r="B519" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C519">
+        <v>1.9</v>
+      </c>
       <c r="D519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" t="s">
         <v>8</v>
       </c>
       <c r="B520" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C520">
+        <v>1.9</v>
+      </c>
       <c r="D520" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
         <v>4</v>
       </c>
       <c r="B521" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C521">
+        <v>1.9</v>
+      </c>
       <c r="D521" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
         <v>7</v>
       </c>
       <c r="B522" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
         <v>8</v>
       </c>
       <c r="B523" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C523">
+        <v>1.9</v>
+      </c>
       <c r="D523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
         <v>4</v>
       </c>
       <c r="B524" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C524">
+        <v>1.9</v>
+      </c>
       <c r="D524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
         <v>7</v>
       </c>
       <c r="B525" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
         <v>8</v>
       </c>
       <c r="B526" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
         <v>4</v>
       </c>
       <c r="B527" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C527">
+        <v>1.9</v>
+      </c>
       <c r="D527" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" t="s">
         <v>7</v>
       </c>
       <c r="B528" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D528" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" t="s">
         <v>8</v>
       </c>
       <c r="B529" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C529">
+        <v>1.8</v>
+      </c>
       <c r="D529" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" t="s">
         <v>4</v>
       </c>
       <c r="B530" s="2" t="s">
         <v>184</v>
       </c>
+      <c r="C530">
+        <v>1.8</v>
+      </c>
       <c r="D530" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" t="s">
         <v>7</v>
       </c>
       <c r="B531" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D531" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" t="s">
         <v>8</v>
       </c>
       <c r="B532" s="2" t="s">
         <v>184</v>
       </c>
+      <c r="C532">
+        <v>1.8</v>
+      </c>
       <c r="D532" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" t="s">
         <v>4</v>
       </c>
       <c r="B533" s="2" t="s">
         <v>185</v>
       </c>
+      <c r="C533">
+        <v>1.8</v>
+      </c>
       <c r="D533" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" t="s">
         <v>7</v>
       </c>
       <c r="B534" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D534" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" t="s">
         <v>8</v>
       </c>
       <c r="B535" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D535" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" t="s">
         <v>4</v>
       </c>
       <c r="B536" s="2" t="s">
         <v>186</v>
       </c>
+      <c r="C536">
+        <v>1.8</v>
+      </c>
       <c r="D536" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" t="s">
         <v>7</v>
       </c>
       <c r="B537" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D537" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" t="s">
         <v>8</v>
       </c>
       <c r="B538" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D538" t="s">
         <v>6</v>
       </c>
@@ -7704,50 +7815,53 @@
       </c>
       <c r="B540" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D540" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" t="s">
         <v>8</v>
       </c>
       <c r="B541" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D541" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" t="s">
         <v>4</v>
       </c>
       <c r="B542" s="2" t="s">
         <v>188</v>
+      </c>
+      <c r="C542">
+        <v>1.9</v>
       </c>
       <c r="D542" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" t="s">
         <v>7</v>
       </c>
       <c r="B543" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D543" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" t="s">
         <v>8</v>
       </c>
       <c r="B544" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D544" t="s">
         <v>6</v>