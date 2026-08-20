--- v1 (2026-07-05)
+++ v2 (2026-08-20)
@@ -8259,171 +8259,201 @@
       <c r="B580" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D580" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" t="s">
         <v>4</v>
       </c>
       <c r="B581" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D581" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" t="s">
         <v>7</v>
       </c>
       <c r="B582" s="2" t="s">
         <v>201</v>
       </c>
+      <c r="C582">
+        <v>1.6</v>
+      </c>
       <c r="D582" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" t="s">
         <v>8</v>
       </c>
       <c r="B583" s="2" t="s">
         <v>201</v>
       </c>
+      <c r="C583">
+        <v>1.6</v>
+      </c>
       <c r="D583" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" t="s">
         <v>4</v>
       </c>
       <c r="B584" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C584">
+        <v>1.6</v>
+      </c>
       <c r="D584" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" t="s">
         <v>7</v>
       </c>
       <c r="B585" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C585">
+        <v>1.6</v>
+      </c>
       <c r="D585" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" t="s">
         <v>8</v>
       </c>
       <c r="B586" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C586">
+        <v>1.6</v>
+      </c>
       <c r="D586" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" t="s">
         <v>4</v>
       </c>
       <c r="B587" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C587">
+        <v>1.5</v>
+      </c>
       <c r="D587" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
         <v>7</v>
       </c>
       <c r="B588" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C588">
+        <v>1.5</v>
+      </c>
       <c r="D588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
         <v>8</v>
       </c>
       <c r="B589" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C589">
+        <v>1.5</v>
+      </c>
       <c r="D589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
         <v>4</v>
       </c>
       <c r="B590" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C590">
+        <v>1.5</v>
+      </c>
       <c r="D590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
         <v>7</v>
       </c>
       <c r="B591" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
         <v>8</v>
       </c>
       <c r="B592" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D592" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" t="s">
         <v>4</v>
       </c>
       <c r="B593" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="C593">
+        <v>1.5</v>
+      </c>
       <c r="D593" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" t="s">
         <v>7</v>
       </c>
       <c r="B594" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D594" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" t="s">
         <v>8</v>
       </c>
       <c r="B595" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D595" t="s">
         <v>6</v>
       </c>
@@ -9435,50 +9465,53 @@
       </c>
       <c r="B687" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D687" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" t="s">
         <v>8</v>
       </c>
       <c r="B688" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D688" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" t="s">
         <v>4</v>
       </c>
       <c r="B689" s="2" t="s">
         <v>237</v>
+      </c>
+      <c r="C689">
+        <v>1.35</v>
       </c>
       <c r="D689" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" t="s">
         <v>7</v>
       </c>
       <c r="B690" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D690" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" t="s">
         <v>8</v>
       </c>
       <c r="B691" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D691" t="s">
         <v>6</v>