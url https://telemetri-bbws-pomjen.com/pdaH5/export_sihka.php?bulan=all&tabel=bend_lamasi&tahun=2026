--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -10459,50 +10459,53 @@
       <c r="B777" s="2" t="s">
         <v>266</v>
       </c>
       <c r="D777" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" t="s">
         <v>8</v>
       </c>
       <c r="B778" s="2" t="s">
         <v>266</v>
       </c>
       <c r="D778" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" t="s">
         <v>4</v>
       </c>
       <c r="B779" s="2" t="s">
         <v>267</v>
       </c>
+      <c r="C779">
+        <v>1.3</v>
+      </c>
       <c r="D779" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" t="s">
         <v>7</v>
       </c>
       <c r="B780" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D780" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" t="s">
         <v>8</v>
       </c>
       <c r="B781" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D781" t="s">
         <v>6</v>
       </c>