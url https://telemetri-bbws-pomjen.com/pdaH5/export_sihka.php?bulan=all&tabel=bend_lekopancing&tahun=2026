--- v0 (2026-05-21)
+++ v1 (2026-08-20)
@@ -8008,50 +8008,53 @@
       <c r="B588" s="2" t="s">
         <v>203</v>
       </c>
       <c r="D588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
         <v>8</v>
       </c>
       <c r="B589" s="2" t="s">
         <v>203</v>
       </c>
       <c r="D589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
         <v>4</v>
       </c>
       <c r="B590" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C590">
+        <v>25.0</v>
+      </c>
       <c r="D590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
         <v>7</v>
       </c>
       <c r="B591" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
         <v>8</v>
       </c>
       <c r="B592" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D592" t="s">
         <v>6</v>
       </c>
@@ -8118,171 +8121,201 @@
       <c r="B598" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D598" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" t="s">
         <v>4</v>
       </c>
       <c r="B599" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D599" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" t="s">
         <v>7</v>
       </c>
       <c r="B600" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C600">
+        <v>25.0</v>
+      </c>
       <c r="D600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" t="s">
         <v>8</v>
       </c>
       <c r="B601" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C601">
+        <v>25.0</v>
+      </c>
       <c r="D601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" t="s">
         <v>4</v>
       </c>
       <c r="B602" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C602">
+        <v>24.9</v>
+      </c>
       <c r="D602" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" t="s">
         <v>7</v>
       </c>
       <c r="B603" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C603">
+        <v>24.9</v>
+      </c>
       <c r="D603" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" t="s">
         <v>8</v>
       </c>
       <c r="B604" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D604" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" t="s">
         <v>4</v>
       </c>
       <c r="B605" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C605">
+        <v>24.9</v>
+      </c>
       <c r="D605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" t="s">
         <v>7</v>
       </c>
       <c r="B606" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C606">
+        <v>24.9</v>
+      </c>
       <c r="D606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" t="s">
         <v>8</v>
       </c>
       <c r="B607" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C607">
+        <v>24.9</v>
+      </c>
       <c r="D607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" t="s">
         <v>4</v>
       </c>
       <c r="B608" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C608">
+        <v>24.85</v>
+      </c>
       <c r="D608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" t="s">
         <v>7</v>
       </c>
       <c r="B609" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" t="s">
         <v>8</v>
       </c>
       <c r="B610" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C610">
+        <v>24.85</v>
+      </c>
       <c r="D610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" t="s">
         <v>4</v>
       </c>
       <c r="B611" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C611">
+        <v>24.85</v>
+      </c>
       <c r="D611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
         <v>7</v>
       </c>
       <c r="B612" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" t="s">
         <v>8</v>
       </c>
       <c r="B613" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D613" t="s">
         <v>6</v>
       </c>
@@ -8294,83 +8327,92 @@
       <c r="B614" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" t="s">
         <v>7</v>
       </c>
       <c r="B615" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D615" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" t="s">
         <v>8</v>
       </c>
       <c r="B616" s="2" t="s">
         <v>212</v>
       </c>
+      <c r="C616">
+        <v>24.8</v>
+      </c>
       <c r="D616" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" t="s">
         <v>4</v>
       </c>
       <c r="B617" s="2" t="s">
         <v>213</v>
       </c>
       <c r="D617" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" t="s">
         <v>7</v>
       </c>
       <c r="B618" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C618">
+        <v>24.8</v>
+      </c>
       <c r="D618" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" t="s">
         <v>8</v>
       </c>
       <c r="B619" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C619">
+        <v>24.8</v>
+      </c>
       <c r="D619" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" t="s">
         <v>4</v>
       </c>
       <c r="B620" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D620" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" t="s">
         <v>7</v>
       </c>
       <c r="B621" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D621" t="s">
         <v>6</v>
       </c>
@@ -8404,83 +8446,89 @@
       <c r="B624" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D624" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" t="s">
         <v>8</v>
       </c>
       <c r="B625" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D625" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" t="s">
         <v>4</v>
       </c>
       <c r="B626" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C626">
+        <v>24.8</v>
+      </c>
       <c r="D626" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" t="s">
         <v>7</v>
       </c>
       <c r="B627" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D627" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" t="s">
         <v>8</v>
       </c>
       <c r="B628" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" t="s">
         <v>4</v>
       </c>
       <c r="B629" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C629">
+        <v>24.8</v>
+      </c>
       <c r="D629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" t="s">
         <v>7</v>
       </c>
       <c r="B630" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" t="s">
         <v>8</v>
       </c>
       <c r="B631" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D631" t="s">
         <v>6</v>
       </c>
@@ -8492,72 +8540,81 @@
       <c r="B632" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D632" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" t="s">
         <v>7</v>
       </c>
       <c r="B633" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D633" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" t="s">
         <v>8</v>
       </c>
       <c r="B634" s="2" t="s">
         <v>218</v>
       </c>
+      <c r="C634">
+        <v>24.8</v>
+      </c>
       <c r="D634" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" t="s">
         <v>4</v>
       </c>
       <c r="B635" s="2" t="s">
         <v>219</v>
       </c>
+      <c r="C635">
+        <v>24.8</v>
+      </c>
       <c r="D635" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" t="s">
         <v>7</v>
       </c>
       <c r="B636" s="2" t="s">
         <v>219</v>
       </c>
+      <c r="C636">
+        <v>24.8</v>
+      </c>
       <c r="D636" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" t="s">
         <v>8</v>
       </c>
       <c r="B637" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D637" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" t="s">
         <v>4</v>
       </c>
       <c r="B638" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D638" t="s">
         <v>6</v>
       </c>
@@ -8601,50 +8658,53 @@
       </c>
       <c r="B642" s="2" t="s">
         <v>221</v>
       </c>
       <c r="D642" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" t="s">
         <v>8</v>
       </c>
       <c r="B643" s="2" t="s">
         <v>221</v>
       </c>
       <c r="D643" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" t="s">
         <v>4</v>
       </c>
       <c r="B644" s="2" t="s">
         <v>222</v>
+      </c>
+      <c r="C644">
+        <v>24.8</v>
       </c>
       <c r="D644" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" t="s">
         <v>7</v>
       </c>
       <c r="B645" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D645" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" t="s">
         <v>8</v>
       </c>
       <c r="B646" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D646" t="s">
         <v>6</v>