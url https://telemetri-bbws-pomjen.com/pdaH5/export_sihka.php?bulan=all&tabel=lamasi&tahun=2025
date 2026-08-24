--- v0 (2026-07-09)
+++ v1 (2026-08-24)
@@ -1534,1816 +1534,2293 @@
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
+      <c r="C2">
+        <v>1.02</v>
+      </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
+      <c r="C3">
+        <v>1.0</v>
+      </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>5</v>
       </c>
+      <c r="C4">
+        <v>1.01</v>
+      </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
+      <c r="C5">
+        <v>0.99</v>
+      </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
+      <c r="C6">
+        <v>0.98</v>
+      </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
+      <c r="C7">
+        <v>0.99</v>
+      </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>10</v>
       </c>
+      <c r="C8">
+        <v>0.99</v>
+      </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>10</v>
       </c>
+      <c r="C9">
+        <v>0.97</v>
+      </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>10</v>
       </c>
+      <c r="C10">
+        <v>0.99</v>
+      </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>11</v>
       </c>
+      <c r="C11">
+        <v>0.99</v>
+      </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>11</v>
       </c>
+      <c r="C12">
+        <v>0.96</v>
+      </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>11</v>
       </c>
+      <c r="C13">
+        <v>0.94</v>
+      </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>12</v>
       </c>
+      <c r="C14">
+        <v>0.92</v>
+      </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>12</v>
       </c>
+      <c r="C15">
+        <v>0.91</v>
+      </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>12</v>
       </c>
+      <c r="C16">
+        <v>0.89</v>
+      </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
+      <c r="C17">
+        <v>0.89</v>
+      </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
+      <c r="C18">
+        <v>0.88</v>
+      </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
+      <c r="C19">
+        <v>0.87</v>
+      </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>14</v>
       </c>
+      <c r="C20">
+        <v>0.87</v>
+      </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
+      <c r="C21">
+        <v>0.86</v>
+      </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>14</v>
       </c>
+      <c r="C22">
+        <v>0.86</v>
+      </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>15</v>
       </c>
+      <c r="C23">
+        <v>0.86</v>
+      </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>15</v>
       </c>
+      <c r="C24">
+        <v>0.85</v>
+      </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>15</v>
       </c>
+      <c r="C25">
+        <v>0.85</v>
+      </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>16</v>
       </c>
+      <c r="C26">
+        <v>0.97</v>
+      </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>16</v>
       </c>
+      <c r="C27">
+        <v>0.89</v>
+      </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>16</v>
       </c>
+      <c r="C28">
+        <v>0.88</v>
+      </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>17</v>
       </c>
+      <c r="C29">
+        <v>0.88</v>
+      </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>17</v>
       </c>
+      <c r="C30">
+        <v>0.86</v>
+      </c>
       <c r="D30" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>17</v>
       </c>
+      <c r="C31">
+        <v>0.93</v>
+      </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>18</v>
       </c>
+      <c r="C32">
+        <v>0.95</v>
+      </c>
       <c r="D32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>18</v>
       </c>
+      <c r="C33">
+        <v>0.9</v>
+      </c>
       <c r="D33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>18</v>
       </c>
+      <c r="C34">
+        <v>0.9</v>
+      </c>
       <c r="D34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>19</v>
       </c>
+      <c r="C35">
+        <v>0.9</v>
+      </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>19</v>
       </c>
+      <c r="C36">
+        <v>0.88</v>
+      </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>19</v>
       </c>
+      <c r="C37">
+        <v>0.87</v>
+      </c>
       <c r="D37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>20</v>
       </c>
+      <c r="C38">
+        <v>0.87</v>
+      </c>
       <c r="D38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>20</v>
       </c>
+      <c r="C39">
+        <v>0.86</v>
+      </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>20</v>
       </c>
+      <c r="C40">
+        <v>0.85</v>
+      </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>21</v>
       </c>
+      <c r="C41">
+        <v>0.85</v>
+      </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>21</v>
       </c>
+      <c r="C42">
+        <v>0.83</v>
+      </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>21</v>
       </c>
+      <c r="C43">
+        <v>0.83</v>
+      </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="C44">
+        <v>0.95</v>
+      </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="C45">
+        <v>0.89</v>
+      </c>
       <c r="D45" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="C46">
+        <v>0.88</v>
+      </c>
       <c r="D46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>23</v>
       </c>
+      <c r="C47">
+        <v>0.88</v>
+      </c>
       <c r="D47" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>23</v>
       </c>
+      <c r="C48">
+        <v>0.87</v>
+      </c>
       <c r="D48" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>23</v>
       </c>
+      <c r="C49">
+        <v>1.03</v>
+      </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>4</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>24</v>
       </c>
+      <c r="C50">
+        <v>0.97</v>
+      </c>
       <c r="D50" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>24</v>
       </c>
+      <c r="C51">
+        <v>0.95</v>
+      </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>24</v>
       </c>
+      <c r="C52">
+        <v>0.93</v>
+      </c>
       <c r="D52" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>4</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>25</v>
       </c>
+      <c r="C53">
+        <v>0.93</v>
+      </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>25</v>
       </c>
+      <c r="C54">
+        <v>0.92</v>
+      </c>
       <c r="D54" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>25</v>
       </c>
+      <c r="C55">
+        <v>0.9</v>
+      </c>
       <c r="D55" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>26</v>
       </c>
+      <c r="C56">
+        <v>0.9</v>
+      </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>26</v>
       </c>
+      <c r="C57">
+        <v>0.89</v>
+      </c>
       <c r="D57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>26</v>
       </c>
+      <c r="C58">
+        <v>0.88</v>
+      </c>
       <c r="D58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>4</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>27</v>
       </c>
+      <c r="C59">
+        <v>0.97</v>
+      </c>
       <c r="D59" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>27</v>
       </c>
+      <c r="C60">
+        <v>0.92</v>
+      </c>
       <c r="D60" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>27</v>
       </c>
+      <c r="C61">
+        <v>0.9</v>
+      </c>
       <c r="D61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>4</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>28</v>
       </c>
+      <c r="C62">
+        <v>0.92</v>
+      </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>28</v>
       </c>
+      <c r="C63">
+        <v>0.9</v>
+      </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>28</v>
       </c>
+      <c r="C64">
+        <v>0.94</v>
+      </c>
       <c r="D64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>4</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>29</v>
       </c>
+      <c r="C65">
+        <v>1.07</v>
+      </c>
       <c r="D65" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>29</v>
       </c>
+      <c r="C66">
+        <v>1.02</v>
+      </c>
       <c r="D66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>29</v>
       </c>
+      <c r="C67">
+        <v>0.99</v>
+      </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>4</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>30</v>
       </c>
+      <c r="C68">
+        <v>1.02</v>
+      </c>
       <c r="D68" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>30</v>
       </c>
+      <c r="C69">
+        <v>0.99</v>
+      </c>
       <c r="D69" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>30</v>
       </c>
+      <c r="C70">
+        <v>0.97</v>
+      </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>4</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="C71">
+        <v>1.01</v>
+      </c>
       <c r="D71" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="C72">
+        <v>0.97</v>
+      </c>
       <c r="D72" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="C73">
+        <v>0.95</v>
+      </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>4</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="C74">
+        <v>0.95</v>
+      </c>
       <c r="D74" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>7</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="C75">
+        <v>0.93</v>
+      </c>
       <c r="D75" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="C76">
+        <v>0.91</v>
+      </c>
       <c r="D76" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>4</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>33</v>
       </c>
+      <c r="C77">
+        <v>0.91</v>
+      </c>
       <c r="D77" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>33</v>
       </c>
+      <c r="C78">
+        <v>0.9</v>
+      </c>
       <c r="D78" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>33</v>
       </c>
+      <c r="C79">
+        <v>0.89</v>
+      </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>4</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>34</v>
       </c>
+      <c r="C80">
+        <v>0.89</v>
+      </c>
       <c r="D80" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>34</v>
       </c>
+      <c r="C81">
+        <v>0.88</v>
+      </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>34</v>
       </c>
+      <c r="C82">
+        <v>0.88</v>
+      </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>4</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="C83">
+        <v>0.88</v>
+      </c>
       <c r="D83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="C84">
+        <v>0.87</v>
+      </c>
       <c r="D84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="C85">
+        <v>0.91</v>
+      </c>
       <c r="D85" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>4</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>36</v>
       </c>
+      <c r="C86">
+        <v>0.9</v>
+      </c>
       <c r="D86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>36</v>
       </c>
+      <c r="C87">
+        <v>0.89</v>
+      </c>
       <c r="D87" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>36</v>
       </c>
+      <c r="C88">
+        <v>0.89</v>
+      </c>
       <c r="D88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>4</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>37</v>
       </c>
+      <c r="C89">
+        <v>0.93</v>
+      </c>
       <c r="D89" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>37</v>
       </c>
+      <c r="C90">
+        <v>0.9</v>
+      </c>
       <c r="D90" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>8</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>37</v>
       </c>
+      <c r="C91">
+        <v>0.89</v>
+      </c>
       <c r="D91" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>4</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="C92">
+        <v>0.89</v>
+      </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="C93">
+        <v>0.88</v>
+      </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>8</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="C94">
+        <v>0.88</v>
+      </c>
       <c r="D94" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>4</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="C95">
+        <v>0.88</v>
+      </c>
       <c r="D95" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="C96">
+        <v>0.87</v>
+      </c>
       <c r="D96" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>39</v>
       </c>
+      <c r="C97">
+        <v>0.87</v>
+      </c>
       <c r="D97" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>40</v>
       </c>
+      <c r="C98">
+        <v>0.87</v>
+      </c>
       <c r="D98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>7</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>40</v>
       </c>
+      <c r="C99">
+        <v>0.86</v>
+      </c>
       <c r="D99" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>40</v>
       </c>
+      <c r="C100">
+        <v>0.86</v>
+      </c>
       <c r="D100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>4</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>41</v>
       </c>
+      <c r="C101">
+        <v>0.86</v>
+      </c>
       <c r="D101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>7</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>41</v>
       </c>
+      <c r="C102">
+        <v>0.85</v>
+      </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>41</v>
       </c>
+      <c r="C103">
+        <v>0.85</v>
+      </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>4</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>42</v>
       </c>
+      <c r="C104">
+        <v>0.85</v>
+      </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>7</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>42</v>
       </c>
+      <c r="C105">
+        <v>0.84</v>
+      </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>42</v>
       </c>
+      <c r="C106">
+        <v>0.84</v>
+      </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>4</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="C107">
+        <v>0.84</v>
+      </c>
       <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>7</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="C108">
+        <v>0.83</v>
+      </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="C109">
+        <v>0.82</v>
+      </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>44</v>
       </c>
+      <c r="C110">
+        <v>0.82</v>
+      </c>
       <c r="D110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>44</v>
       </c>
+      <c r="C111">
+        <v>0.81</v>
+      </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>44</v>
       </c>
+      <c r="C112">
+        <v>0.81</v>
+      </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>4</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>45</v>
       </c>
+      <c r="C113">
+        <v>0.81</v>
+      </c>
       <c r="D113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>45</v>
       </c>
+      <c r="C114">
+        <v>0.8</v>
+      </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>45</v>
       </c>
+      <c r="C115">
+        <v>0.83</v>
+      </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>4</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>46</v>
       </c>
+      <c r="C116">
+        <v>0.81</v>
+      </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>46</v>
       </c>
+      <c r="C117">
+        <v>0.8</v>
+      </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>46</v>
       </c>
+      <c r="C118">
+        <v>0.8</v>
+      </c>
       <c r="D118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>4</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>47</v>
       </c>
+      <c r="C119">
+        <v>0.8</v>
+      </c>
       <c r="D119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>47</v>
       </c>
+      <c r="C120">
+        <v>0.8</v>
+      </c>
       <c r="D120" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>47</v>
       </c>
+      <c r="C121">
+        <v>0.81</v>
+      </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>4</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>48</v>
       </c>
+      <c r="C122">
+        <v>0.8</v>
+      </c>
       <c r="D122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>7</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>48</v>
       </c>
+      <c r="C123">
+        <v>0.79</v>
+      </c>
       <c r="D123" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>8</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>48</v>
       </c>
+      <c r="C124">
+        <v>0.79</v>
+      </c>
       <c r="D124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>4</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>49</v>
       </c>
+      <c r="C125">
+        <v>0.79</v>
+      </c>
       <c r="D125" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>49</v>
       </c>
+      <c r="C126">
+        <v>0.78</v>
+      </c>
       <c r="D126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>8</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>49</v>
       </c>
+      <c r="C127">
+        <v>0.77</v>
+      </c>
       <c r="D127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>4</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>50</v>
       </c>
+      <c r="C128">
+        <v>0.77</v>
+      </c>
       <c r="D128" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>7</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>50</v>
       </c>
+      <c r="C129">
+        <v>0.76</v>
+      </c>
       <c r="D129" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>8</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>50</v>
       </c>
+      <c r="C130">
+        <v>0.76</v>
+      </c>
       <c r="D130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>4</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>51</v>
       </c>
+      <c r="C131">
+        <v>0.76</v>
+      </c>
       <c r="D131" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>7</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>51</v>
       </c>
+      <c r="C132">
+        <v>0.75</v>
+      </c>
       <c r="D132" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>8</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>51</v>
       </c>
+      <c r="C133">
+        <v>0.75</v>
+      </c>
       <c r="D133" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>4</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>52</v>
       </c>
+      <c r="C134">
+        <v>0.75</v>
+      </c>
       <c r="D134" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>7</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>52</v>
       </c>
+      <c r="C135">
+        <v>0.74</v>
+      </c>
       <c r="D135" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>8</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>52</v>
       </c>
+      <c r="C136">
+        <v>0.73</v>
+      </c>
       <c r="D136" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>4</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>53</v>
       </c>
+      <c r="C137">
+        <v>0.73</v>
+      </c>
       <c r="D137" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>7</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>53</v>
       </c>
+      <c r="C138">
+        <v>0.73</v>
+      </c>
       <c r="D138" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>53</v>
       </c>
+      <c r="C139">
+        <v>0.72</v>
+      </c>
       <c r="D139" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>4</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>54</v>
       </c>
+      <c r="C140">
+        <v>0.72</v>
+      </c>
       <c r="D140" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>7</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>54</v>
       </c>
+      <c r="C141">
+        <v>0.71</v>
+      </c>
       <c r="D141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>8</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>54</v>
       </c>
+      <c r="C142">
+        <v>0.71</v>
+      </c>
       <c r="D142" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>4</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>55</v>
       </c>
+      <c r="C143">
+        <v>0.94</v>
+      </c>
       <c r="D143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>7</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>55</v>
       </c>
+      <c r="C144">
+        <v>0.91</v>
+      </c>
       <c r="D144" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>55</v>
       </c>
+      <c r="C145">
+        <v>0.89</v>
+      </c>
       <c r="D145" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>4</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>56</v>
       </c>
+      <c r="C146">
+        <v>0.89</v>
+      </c>
       <c r="D146" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>7</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>56</v>
       </c>
+      <c r="C147">
+        <v>0.88</v>
+      </c>
       <c r="D147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>8</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>56</v>
       </c>
+      <c r="C148">
+        <v>0.94</v>
+      </c>
       <c r="D148" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>4</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>57</v>
       </c>
+      <c r="C149">
+        <v>0.97</v>
+      </c>
       <c r="D149" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>7</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>57</v>
       </c>
+      <c r="C150">
+        <v>0.92</v>
+      </c>
       <c r="D150" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>8</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>57</v>
       </c>
+      <c r="C151">
+        <v>0.9</v>
+      </c>
       <c r="D151" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>4</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>58</v>
       </c>
+      <c r="C152">
+        <v>0.9</v>
+      </c>
       <c r="D152" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>7</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>58</v>
       </c>
+      <c r="C153">
+        <v>0.89</v>
+      </c>
       <c r="D153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>8</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>58</v>
       </c>
+      <c r="C154">
+        <v>0.88</v>
+      </c>
       <c r="D154" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>4</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>59</v>
       </c>
+      <c r="C155">
+        <v>0.89</v>
+      </c>
       <c r="D155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>7</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>59</v>
       </c>
+      <c r="C156">
+        <v>0.88</v>
+      </c>
       <c r="D156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>8</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>59</v>
       </c>
+      <c r="C157">
+        <v>0.88</v>
+      </c>
       <c r="D157" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>4</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C158">
         <v>0.88</v>
       </c>
       <c r="D158" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>7</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>60</v>
       </c>
+      <c r="C159">
+        <v>0.88</v>
+      </c>
       <c r="D159" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>8</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>60</v>
       </c>
+      <c r="C160">
+        <v>1.03</v>
+      </c>
       <c r="D160" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>4</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C161">
         <v>0.99</v>
       </c>
       <c r="D161" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>7</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>61</v>
       </c>
+      <c r="C162">
+        <v>0.97</v>
+      </c>
       <c r="D162" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>8</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C163">
         <v>0.97</v>
       </c>
       <c r="D163" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>4</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>62</v>
       </c>
@@ -3353,50 +3830,53 @@
       <c r="D164" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>7</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C165">
         <v>0.92</v>
       </c>
       <c r="D165" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>62</v>
       </c>
+      <c r="C166">
+        <v>0.91</v>
+      </c>
       <c r="D166" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>4</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C167">
         <v>1.01</v>
       </c>
       <c r="D167" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>7</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>63</v>
       </c>
@@ -3434,125 +3914,137 @@
       <c r="D170" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>7</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C171">
         <v>0.98</v>
       </c>
       <c r="D171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>8</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>64</v>
       </c>
+      <c r="C172">
+        <v>0.97</v>
+      </c>
       <c r="D172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>4</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C173">
         <v>1.05</v>
       </c>
       <c r="D173" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>7</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>65</v>
       </c>
+      <c r="C174">
+        <v>1.01</v>
+      </c>
       <c r="D174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>8</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C175">
         <v>1.0</v>
       </c>
       <c r="D175" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>4</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C176">
         <v>0.99</v>
       </c>
       <c r="D176" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>7</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>66</v>
       </c>
+      <c r="C177">
+        <v>0.97</v>
+      </c>
       <c r="D177" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>8</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>66</v>
       </c>
+      <c r="C178">
+        <v>0.96</v>
+      </c>
       <c r="D178" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>4</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C179">
         <v>0.99</v>
       </c>
       <c r="D179" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>7</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>67</v>
       </c>
@@ -3660,50 +4152,53 @@
       <c r="D187" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
         <v>4</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C188">
         <v>1.27</v>
       </c>
       <c r="D188" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
         <v>7</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>70</v>
       </c>
+      <c r="C189">
+        <v>1.1</v>
+      </c>
       <c r="D189" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
         <v>8</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C190">
         <v>1.07</v>
       </c>
       <c r="D190" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
         <v>4</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>71</v>
       </c>
@@ -3783,50 +4278,53 @@
       <c r="D196" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
         <v>4</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C197">
         <v>1.13</v>
       </c>
       <c r="D197" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
         <v>7</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>73</v>
       </c>
+      <c r="C198">
+        <v>1.05</v>
+      </c>
       <c r="D198" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
         <v>8</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C199">
         <v>1.05</v>
       </c>
       <c r="D199" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
         <v>4</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>74</v>
       </c>
@@ -3948,50 +4446,53 @@
       <c r="D208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
         <v>4</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C209">
         <v>1.02</v>
       </c>
       <c r="D209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
         <v>7</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>77</v>
       </c>
+      <c r="C210">
+        <v>1.0</v>
+      </c>
       <c r="D210" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
         <v>8</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C211">
         <v>1.0</v>
       </c>
       <c r="D211" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
         <v>4</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>78</v>
       </c>
@@ -4113,50 +4614,53 @@
       <c r="D220" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
         <v>4</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C221">
         <v>1.05</v>
       </c>
       <c r="D221" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
         <v>7</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>81</v>
       </c>
+      <c r="C222">
+        <v>1.02</v>
+      </c>
       <c r="D222" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
         <v>8</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C223">
         <v>1.02</v>
       </c>
       <c r="D223" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
         <v>4</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>82</v>
       </c>
@@ -4250,50 +4754,53 @@
       <c r="D230" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
         <v>7</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C231">
         <v>1.03</v>
       </c>
       <c r="D231" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
         <v>8</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>84</v>
       </c>
+      <c r="C232">
+        <v>1.03</v>
+      </c>
       <c r="D232" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
         <v>4</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C233">
         <v>1.09</v>
       </c>
       <c r="D233" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
         <v>7</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>85</v>
       </c>
@@ -4401,150 +4908,165 @@
       <c r="D241" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
         <v>4</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C242">
         <v>1.13</v>
       </c>
       <c r="D242" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
         <v>7</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>88</v>
       </c>
+      <c r="C243">
+        <v>1.08</v>
+      </c>
       <c r="D243" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
         <v>8</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>88</v>
       </c>
+      <c r="C244">
+        <v>1.06</v>
+      </c>
       <c r="D244" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
         <v>4</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C245">
         <v>1.09</v>
       </c>
       <c r="D245" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
         <v>7</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C246">
         <v>1.05</v>
       </c>
       <c r="D246" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
         <v>8</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>89</v>
       </c>
+      <c r="C247">
+        <v>1.11</v>
+      </c>
       <c r="D247" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
         <v>4</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>90</v>
       </c>
       <c r="C248">
         <v>1.07</v>
       </c>
       <c r="D248" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
         <v>7</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>90</v>
       </c>
+      <c r="C249">
+        <v>1.05</v>
+      </c>
       <c r="D249" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
         <v>8</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>90</v>
       </c>
       <c r="C250">
         <v>1.03</v>
       </c>
       <c r="D250" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
         <v>4</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>91</v>
       </c>
+      <c r="C251">
+        <v>1.03</v>
+      </c>
       <c r="D251" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
         <v>7</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C252">
         <v>1.02</v>
       </c>
       <c r="D252" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
         <v>8</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>91</v>
       </c>
@@ -4582,61 +5104,67 @@
       <c r="D255" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
         <v>8</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C256">
         <v>1.02</v>
       </c>
       <c r="D256" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
         <v>4</v>
       </c>
       <c r="B257" s="2" t="s">
         <v>93</v>
       </c>
+      <c r="C257">
+        <v>1.01</v>
+      </c>
       <c r="D257" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" t="s">
         <v>7</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>93</v>
       </c>
+      <c r="C258">
+        <v>1.01</v>
+      </c>
       <c r="D258" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" t="s">
         <v>8</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C259">
         <v>1.0</v>
       </c>
       <c r="D259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" t="s">
         <v>4</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>94</v>
       </c>
@@ -4674,50 +5202,53 @@
       <c r="D262" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" t="s">
         <v>4</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C263">
         <v>0.99</v>
       </c>
       <c r="D263" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" t="s">
         <v>7</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>95</v>
       </c>
+      <c r="C264">
+        <v>0.99</v>
+      </c>
       <c r="D264" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" t="s">
         <v>8</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C265">
         <v>0.99</v>
       </c>
       <c r="D265" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" t="s">
         <v>4</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>96</v>
       </c>
@@ -4727,61 +5258,67 @@
       <c r="D266" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" t="s">
         <v>7</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>96</v>
       </c>
       <c r="C267">
         <v>0.98</v>
       </c>
       <c r="D267" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" t="s">
         <v>8</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>96</v>
       </c>
+      <c r="C268">
+        <v>0.97</v>
+      </c>
       <c r="D268" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" t="s">
         <v>4</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>97</v>
       </c>
+      <c r="C269">
+        <v>0.98</v>
+      </c>
       <c r="D269" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" t="s">
         <v>7</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C270">
         <v>0.98</v>
       </c>
       <c r="D270" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" t="s">
         <v>8</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>97</v>
       </c>
@@ -4791,174 +5328,207 @@
       <c r="D271" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" t="s">
         <v>4</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C272">
         <v>0.98</v>
       </c>
       <c r="D272" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" t="s">
         <v>7</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>98</v>
       </c>
+      <c r="C273">
+        <v>0.95</v>
+      </c>
       <c r="D273" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" t="s">
         <v>8</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>98</v>
       </c>
+      <c r="C274">
+        <v>0.94</v>
+      </c>
       <c r="D274" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" t="s">
         <v>4</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>99</v>
       </c>
+      <c r="C275">
+        <v>0.0</v>
+      </c>
       <c r="D275" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" t="s">
         <v>7</v>
       </c>
       <c r="B276" s="2" t="s">
         <v>99</v>
       </c>
+      <c r="C276">
+        <v>0.0</v>
+      </c>
       <c r="D276" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" t="s">
         <v>8</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>99</v>
       </c>
+      <c r="C277">
+        <v>0.0</v>
+      </c>
       <c r="D277" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" t="s">
         <v>4</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>100</v>
       </c>
+      <c r="C278">
+        <v>0.92</v>
+      </c>
       <c r="D278" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" t="s">
         <v>7</v>
       </c>
       <c r="B279" s="2" t="s">
         <v>100</v>
       </c>
+      <c r="C279">
+        <v>0.9</v>
+      </c>
       <c r="D279" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" t="s">
         <v>8</v>
       </c>
       <c r="B280" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C280">
         <v>1.07</v>
       </c>
       <c r="D280" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" t="s">
         <v>4</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>101</v>
       </c>
+      <c r="C281">
+        <v>1.01</v>
+      </c>
       <c r="D281" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" t="s">
         <v>7</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>101</v>
       </c>
+      <c r="C282">
+        <v>1.0</v>
+      </c>
       <c r="D282" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" t="s">
         <v>8</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>101</v>
       </c>
+      <c r="C283">
+        <v>0.99</v>
+      </c>
       <c r="D283" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" t="s">
         <v>4</v>
       </c>
       <c r="B284" s="2" t="s">
         <v>102</v>
       </c>
+      <c r="C284">
+        <v>0.99</v>
+      </c>
       <c r="D284" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" t="s">
         <v>7</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C285">
         <v>0.99</v>
       </c>
       <c r="D285" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" t="s">
         <v>8</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>102</v>
       </c>
@@ -5010,50 +5580,53 @@
       <c r="D289" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" t="s">
         <v>4</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C290">
         <v>1.22</v>
       </c>
       <c r="D290" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" t="s">
         <v>7</v>
       </c>
       <c r="B291" s="2" t="s">
         <v>104</v>
       </c>
+      <c r="C291">
+        <v>1.1</v>
+      </c>
       <c r="D291" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" t="s">
         <v>8</v>
       </c>
       <c r="B292" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C292">
         <v>1.08</v>
       </c>
       <c r="D292" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" t="s">
         <v>4</v>
       </c>
       <c r="B293" s="2" t="s">
         <v>105</v>
       </c>
@@ -5217,50 +5790,53 @@
       <c r="D304" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" t="s">
         <v>4</v>
       </c>
       <c r="B305" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C305">
         <v>1.19</v>
       </c>
       <c r="D305" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" t="s">
         <v>7</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>109</v>
       </c>
+      <c r="C306">
+        <v>1.1</v>
+      </c>
       <c r="D306" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" t="s">
         <v>8</v>
       </c>
       <c r="B307" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C307">
         <v>1.09</v>
       </c>
       <c r="D307" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" t="s">
         <v>4</v>
       </c>
       <c r="B308" s="2" t="s">
         <v>110</v>
       </c>
@@ -5270,128 +5846,137 @@
       <c r="D308" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" t="s">
         <v>7</v>
       </c>
       <c r="B309" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C309">
         <v>1.05</v>
       </c>
       <c r="D309" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" t="s">
         <v>8</v>
       </c>
       <c r="B310" s="2" t="s">
         <v>110</v>
       </c>
+      <c r="C310">
+        <v>1.04</v>
+      </c>
       <c r="D310" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" t="s">
         <v>4</v>
       </c>
       <c r="B311" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C311">
         <v>1.17</v>
       </c>
       <c r="D311" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" t="s">
         <v>7</v>
       </c>
       <c r="B312" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C312">
         <v>1.11</v>
       </c>
       <c r="D312" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" t="s">
         <v>8</v>
       </c>
       <c r="B313" s="2" t="s">
         <v>111</v>
       </c>
+      <c r="C313">
+        <v>1.11</v>
+      </c>
       <c r="D313" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" t="s">
         <v>4</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C314">
         <v>1.09</v>
       </c>
       <c r="D314" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" t="s">
         <v>7</v>
       </c>
       <c r="B315" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C315">
         <v>1.05</v>
       </c>
       <c r="D315" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" t="s">
         <v>8</v>
       </c>
       <c r="B316" s="2" t="s">
         <v>112</v>
       </c>
+      <c r="C316">
+        <v>1.04</v>
+      </c>
       <c r="D316" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" t="s">
         <v>4</v>
       </c>
       <c r="B317" s="2" t="s">
         <v>113</v>
       </c>
       <c r="C317">
         <v>1.21</v>
       </c>
       <c r="D317" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" t="s">
         <v>7</v>
       </c>
       <c r="B318" s="2" t="s">
         <v>113</v>
       </c>
@@ -5499,89 +6084,95 @@
       <c r="D325" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" t="s">
         <v>4</v>
       </c>
       <c r="B326" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C326">
         <v>1.07</v>
       </c>
       <c r="D326" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" t="s">
         <v>7</v>
       </c>
       <c r="B327" s="2" t="s">
         <v>116</v>
       </c>
+      <c r="C327">
+        <v>1.05</v>
+      </c>
       <c r="D327" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" t="s">
         <v>8</v>
       </c>
       <c r="B328" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C328">
         <v>1.05</v>
       </c>
       <c r="D328" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" t="s">
         <v>4</v>
       </c>
       <c r="B329" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C329">
         <v>1.04</v>
       </c>
       <c r="D329" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" t="s">
         <v>7</v>
       </c>
       <c r="B330" s="2" t="s">
         <v>117</v>
       </c>
+      <c r="C330">
+        <v>1.03</v>
+      </c>
       <c r="D330" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" t="s">
         <v>8</v>
       </c>
       <c r="B331" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C331">
         <v>1.03</v>
       </c>
       <c r="D331" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" t="s">
         <v>4</v>
       </c>
       <c r="B332" s="2" t="s">
         <v>118</v>
       </c>
@@ -6081,125 +6672,137 @@
       <c r="D367" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" t="s">
         <v>4</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C368">
         <v>0.99</v>
       </c>
       <c r="D368" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" t="s">
         <v>7</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>130</v>
       </c>
+      <c r="C369">
+        <v>0.97</v>
+      </c>
       <c r="D369" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" t="s">
         <v>8</v>
       </c>
       <c r="B370" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C370">
         <v>0.97</v>
       </c>
       <c r="D370" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" t="s">
         <v>4</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C371">
         <v>0.99</v>
       </c>
       <c r="D371" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" t="s">
         <v>7</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>131</v>
       </c>
+      <c r="C372">
+        <v>0.99</v>
+      </c>
       <c r="D372" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" t="s">
         <v>8</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>131</v>
       </c>
+      <c r="C373">
+        <v>0.99</v>
+      </c>
       <c r="D373" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" t="s">
         <v>4</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C374">
         <v>0.99</v>
       </c>
       <c r="D374" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" t="s">
         <v>7</v>
       </c>
       <c r="B375" s="2" t="s">
         <v>132</v>
       </c>
+      <c r="C375">
+        <v>0.98</v>
+      </c>
       <c r="D375" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" t="s">
         <v>8</v>
       </c>
       <c r="B376" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C376">
         <v>0.98</v>
       </c>
       <c r="D376" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" t="s">
         <v>4</v>
       </c>
       <c r="B377" s="2" t="s">
         <v>133</v>
       </c>
@@ -6209,75 +6812,81 @@
       <c r="D377" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" t="s">
         <v>7</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C378">
         <v>1.0</v>
       </c>
       <c r="D378" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" t="s">
         <v>8</v>
       </c>
       <c r="B379" s="2" t="s">
         <v>133</v>
       </c>
+      <c r="C379">
+        <v>1.0</v>
+      </c>
       <c r="D379" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" t="s">
         <v>4</v>
       </c>
       <c r="B380" s="2" t="s">
         <v>134</v>
       </c>
       <c r="C380">
         <v>1.04</v>
       </c>
       <c r="D380" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" t="s">
         <v>7</v>
       </c>
       <c r="B381" s="2" t="s">
         <v>134</v>
       </c>
+      <c r="C381">
+        <v>1.01</v>
+      </c>
       <c r="D381" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" t="s">
         <v>8</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>134</v>
       </c>
       <c r="C382">
         <v>1.01</v>
       </c>
       <c r="D382" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" t="s">
         <v>4</v>
       </c>
       <c r="B383" s="2" t="s">
         <v>135</v>
       </c>
@@ -6371,50 +6980,53 @@
       <c r="D389" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" t="s">
         <v>7</v>
       </c>
       <c r="B390" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C390">
         <v>0.99</v>
       </c>
       <c r="D390" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" t="s">
         <v>8</v>
       </c>
       <c r="B391" s="2" t="s">
         <v>137</v>
       </c>
+      <c r="C391">
+        <v>1.15</v>
+      </c>
       <c r="D391" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" t="s">
         <v>4</v>
       </c>
       <c r="B392" s="2" t="s">
         <v>138</v>
       </c>
       <c r="C392">
         <v>1.07</v>
       </c>
       <c r="D392" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" t="s">
         <v>7</v>
       </c>
       <c r="B393" s="2" t="s">
         <v>138</v>
       </c>
@@ -6536,50 +7148,53 @@
       <c r="D401" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" t="s">
         <v>7</v>
       </c>
       <c r="B402" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C402">
         <v>1.05</v>
       </c>
       <c r="D402" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" t="s">
         <v>8</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>141</v>
       </c>
+      <c r="C403">
+        <v>1.05</v>
+      </c>
       <c r="D403" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" t="s">
         <v>4</v>
       </c>
       <c r="B404" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C404">
         <v>1.27</v>
       </c>
       <c r="D404" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" t="s">
         <v>7</v>
       </c>
       <c r="B405" s="2" t="s">
         <v>142</v>
       </c>
@@ -6659,50 +7274,53 @@
       <c r="D410" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" t="s">
         <v>7</v>
       </c>
       <c r="B411" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C411">
         <v>1.07</v>
       </c>
       <c r="D411" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" t="s">
         <v>8</v>
       </c>
       <c r="B412" s="2" t="s">
         <v>144</v>
       </c>
+      <c r="C412">
+        <v>1.01</v>
+      </c>
       <c r="D412" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" t="s">
         <v>4</v>
       </c>
       <c r="B413" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C413">
         <v>1.01</v>
       </c>
       <c r="D413" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" t="s">
         <v>7</v>
       </c>
       <c r="B414" s="2" t="s">
         <v>145</v>
       </c>
@@ -6768,50 +7386,53 @@
       <c r="D418" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" t="s">
         <v>4</v>
       </c>
       <c r="B419" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C419">
         <v>0.94</v>
       </c>
       <c r="D419" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" t="s">
         <v>7</v>
       </c>
       <c r="B420" s="2" t="s">
         <v>147</v>
       </c>
+      <c r="C420">
+        <v>0.93</v>
+      </c>
       <c r="D420" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" t="s">
         <v>8</v>
       </c>
       <c r="B421" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C421">
         <v>0.93</v>
       </c>
       <c r="D421" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" t="s">
         <v>4</v>
       </c>
       <c r="B422" s="2" t="s">
         <v>148</v>
       </c>
@@ -6849,61 +7470,67 @@
       <c r="D424" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" t="s">
         <v>4</v>
       </c>
       <c r="B425" s="2" t="s">
         <v>149</v>
       </c>
       <c r="C425">
         <v>1.0</v>
       </c>
       <c r="D425" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" t="s">
         <v>7</v>
       </c>
       <c r="B426" s="2" t="s">
         <v>149</v>
       </c>
+      <c r="C426">
+        <v>0.98</v>
+      </c>
       <c r="D426" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" t="s">
         <v>8</v>
       </c>
       <c r="B427" s="2" t="s">
         <v>149</v>
       </c>
+      <c r="C427">
+        <v>0.96</v>
+      </c>
       <c r="D427" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" t="s">
         <v>4</v>
       </c>
       <c r="B428" s="2" t="s">
         <v>150</v>
       </c>
       <c r="C428">
         <v>0.92</v>
       </c>
       <c r="D428" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" t="s">
         <v>7</v>
       </c>
       <c r="B429" s="2" t="s">
         <v>150</v>
       </c>
@@ -7011,61 +7638,67 @@
       <c r="D436" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" t="s">
         <v>4</v>
       </c>
       <c r="B437" s="2" t="s">
         <v>153</v>
       </c>
       <c r="C437">
         <v>0.9</v>
       </c>
       <c r="D437" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" t="s">
         <v>7</v>
       </c>
       <c r="B438" s="2" t="s">
         <v>153</v>
       </c>
+      <c r="C438">
+        <v>0.89</v>
+      </c>
       <c r="D438" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" t="s">
         <v>8</v>
       </c>
       <c r="B439" s="2" t="s">
         <v>153</v>
       </c>
+      <c r="C439">
+        <v>0.87</v>
+      </c>
       <c r="D439" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" t="s">
         <v>4</v>
       </c>
       <c r="B440" s="2" t="s">
         <v>154</v>
       </c>
       <c r="C440">
         <v>0.91</v>
       </c>
       <c r="D440" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" t="s">
         <v>7</v>
       </c>
       <c r="B441" s="2" t="s">
         <v>154</v>
       </c>
@@ -7341,50 +7974,53 @@
       <c r="D460" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" t="s">
         <v>4</v>
       </c>
       <c r="B461" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C461">
         <v>1.21</v>
       </c>
       <c r="D461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" t="s">
         <v>7</v>
       </c>
       <c r="B462" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C462">
+        <v>1.07</v>
+      </c>
       <c r="D462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" t="s">
         <v>8</v>
       </c>
       <c r="B463" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C463">
         <v>1.05</v>
       </c>
       <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" t="s">
         <v>4</v>
       </c>
       <c r="B464" s="2" t="s">
         <v>162</v>
       </c>
@@ -7450,100 +8086,109 @@
       <c r="D468" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" t="s">
         <v>8</v>
       </c>
       <c r="B469" s="2" t="s">
         <v>163</v>
       </c>
       <c r="C469">
         <v>0.95</v>
       </c>
       <c r="D469" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" t="s">
         <v>4</v>
       </c>
       <c r="B470" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C470">
+        <v>0.95</v>
+      </c>
       <c r="D470" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" t="s">
         <v>7</v>
       </c>
       <c r="B471" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C471">
         <v>0.95</v>
       </c>
       <c r="D471" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" t="s">
         <v>8</v>
       </c>
       <c r="B472" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C472">
+        <v>0.93</v>
+      </c>
       <c r="D472" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" t="s">
         <v>4</v>
       </c>
       <c r="B473" s="2" t="s">
         <v>165</v>
       </c>
       <c r="C473">
         <v>0.91</v>
       </c>
       <c r="D473" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" t="s">
         <v>7</v>
       </c>
       <c r="B474" s="2" t="s">
         <v>165</v>
       </c>
+      <c r="C474">
+        <v>0.9</v>
+      </c>
       <c r="D474" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" t="s">
         <v>8</v>
       </c>
       <c r="B475" s="2" t="s">
         <v>165</v>
       </c>
       <c r="C475">
         <v>0.88</v>
       </c>
       <c r="D475" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" t="s">
         <v>4</v>
       </c>
       <c r="B476" s="2" t="s">
         <v>166</v>
       </c>
@@ -7665,89 +8310,95 @@
       <c r="D484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" t="s">
         <v>4</v>
       </c>
       <c r="B485" s="2" t="s">
         <v>169</v>
       </c>
       <c r="C485">
         <v>0.82</v>
       </c>
       <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" t="s">
         <v>7</v>
       </c>
       <c r="B486" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C486">
+        <v>0.91</v>
+      </c>
       <c r="D486" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" t="s">
         <v>8</v>
       </c>
       <c r="B487" s="2" t="s">
         <v>169</v>
       </c>
       <c r="C487">
         <v>0.8</v>
       </c>
       <c r="D487" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" t="s">
         <v>4</v>
       </c>
       <c r="B488" s="2" t="s">
         <v>170</v>
       </c>
       <c r="C488">
         <v>0.79</v>
       </c>
       <c r="D488" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" t="s">
         <v>7</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>170</v>
       </c>
+      <c r="C489">
+        <v>0.78</v>
+      </c>
       <c r="D489" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" t="s">
         <v>8</v>
       </c>
       <c r="B490" s="2" t="s">
         <v>170</v>
       </c>
       <c r="C490">
         <v>0.77</v>
       </c>
       <c r="D490" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" t="s">
         <v>4</v>
       </c>
       <c r="B491" s="2" t="s">
         <v>171</v>
       </c>
@@ -7771,50 +8422,53 @@
       <c r="D492" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" t="s">
         <v>8</v>
       </c>
       <c r="B493" s="2" t="s">
         <v>171</v>
       </c>
       <c r="C493">
         <v>0.91</v>
       </c>
       <c r="D493" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" t="s">
         <v>4</v>
       </c>
       <c r="B494" s="2" t="s">
         <v>172</v>
       </c>
+      <c r="C494">
+        <v>0.89</v>
+      </c>
       <c r="D494" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" t="s">
         <v>7</v>
       </c>
       <c r="B495" s="2" t="s">
         <v>172</v>
       </c>
       <c r="C495">
         <v>0.87</v>
       </c>
       <c r="D495" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" t="s">
         <v>8</v>
       </c>
       <c r="B496" s="2" t="s">
         <v>172</v>
       </c>
@@ -7866,50 +8520,53 @@
       <c r="D499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" t="s">
         <v>4</v>
       </c>
       <c r="B500" s="2" t="s">
         <v>174</v>
       </c>
       <c r="C500">
         <v>1.04</v>
       </c>
       <c r="D500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" t="s">
         <v>7</v>
       </c>
       <c r="B501" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C501">
+        <v>1.02</v>
+      </c>
       <c r="D501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" t="s">
         <v>8</v>
       </c>
       <c r="B502" s="2" t="s">
         <v>174</v>
       </c>
       <c r="C502">
         <v>1.01</v>
       </c>
       <c r="D502" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" t="s">
         <v>4</v>
       </c>
       <c r="B503" s="2" t="s">
         <v>175</v>
       </c>
@@ -8115,75 +8772,81 @@
       <c r="D517" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" t="s">
         <v>4</v>
       </c>
       <c r="B518" s="2" t="s">
         <v>180</v>
       </c>
       <c r="C518">
         <v>0.93</v>
       </c>
       <c r="D518" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" t="s">
         <v>7</v>
       </c>
       <c r="B519" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C519">
+        <v>0.92</v>
+      </c>
       <c r="D519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" t="s">
         <v>8</v>
       </c>
       <c r="B520" s="2" t="s">
         <v>180</v>
       </c>
       <c r="C520">
         <v>0.9</v>
       </c>
       <c r="D520" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
         <v>4</v>
       </c>
       <c r="B521" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C521">
+        <v>0.9</v>
+      </c>
       <c r="D521" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
         <v>7</v>
       </c>
       <c r="B522" s="2" t="s">
         <v>181</v>
       </c>
       <c r="C522">
         <v>0.88</v>
       </c>
       <c r="D522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
         <v>8</v>
       </c>
       <c r="B523" s="2" t="s">
         <v>181</v>
       </c>
@@ -8193,50 +8856,53 @@
       <c r="D523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
         <v>4</v>
       </c>
       <c r="B524" s="2" t="s">
         <v>182</v>
       </c>
       <c r="C524">
         <v>0.99</v>
       </c>
       <c r="D524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
         <v>7</v>
       </c>
       <c r="B525" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C525">
+        <v>0.97</v>
+      </c>
       <c r="D525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
         <v>8</v>
       </c>
       <c r="B526" s="2" t="s">
         <v>182</v>
       </c>
       <c r="C526">
         <v>0.95</v>
       </c>
       <c r="D526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
         <v>4</v>
       </c>
       <c r="B527" s="2" t="s">
         <v>183</v>
       </c>
@@ -8414,50 +9080,53 @@
       <c r="D539" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" t="s">
         <v>7</v>
       </c>
       <c r="B540" s="2" t="s">
         <v>187</v>
       </c>
       <c r="C540">
         <v>0.8</v>
       </c>
       <c r="D540" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" t="s">
         <v>8</v>
       </c>
       <c r="B541" s="2" t="s">
         <v>187</v>
       </c>
+      <c r="C541">
+        <v>0.8</v>
+      </c>
       <c r="D541" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" t="s">
         <v>4</v>
       </c>
       <c r="B542" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C542">
         <v>0.9</v>
       </c>
       <c r="D542" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" t="s">
         <v>7</v>
       </c>
       <c r="B543" s="2" t="s">
         <v>188</v>
       </c>
@@ -8691,89 +9360,95 @@
       <c r="D559" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" t="s">
         <v>4</v>
       </c>
       <c r="B560" s="2" t="s">
         <v>194</v>
       </c>
       <c r="C560">
         <v>0.99</v>
       </c>
       <c r="D560" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" t="s">
         <v>7</v>
       </c>
       <c r="B561" s="2" t="s">
         <v>194</v>
       </c>
+      <c r="C561">
+        <v>0.97</v>
+      </c>
       <c r="D561" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" t="s">
         <v>8</v>
       </c>
       <c r="B562" s="2" t="s">
         <v>194</v>
       </c>
       <c r="C562">
         <v>0.96</v>
       </c>
       <c r="D562" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" t="s">
         <v>4</v>
       </c>
       <c r="B563" s="2" t="s">
         <v>195</v>
       </c>
       <c r="C563">
         <v>0.96</v>
       </c>
       <c r="D563" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" t="s">
         <v>7</v>
       </c>
       <c r="B564" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C564">
+        <v>0.95</v>
+      </c>
       <c r="D564" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" t="s">
         <v>8</v>
       </c>
       <c r="B565" s="2" t="s">
         <v>195</v>
       </c>
       <c r="C565">
         <v>0.95</v>
       </c>
       <c r="D565" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" t="s">
         <v>4</v>
       </c>
       <c r="B566" s="2" t="s">
         <v>196</v>
       </c>
@@ -8825,50 +9500,53 @@
       <c r="D569" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" t="s">
         <v>7</v>
       </c>
       <c r="B570" s="2" t="s">
         <v>197</v>
       </c>
       <c r="C570">
         <v>0.88</v>
       </c>
       <c r="D570" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" t="s">
         <v>8</v>
       </c>
       <c r="B571" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C571">
+        <v>0.87</v>
+      </c>
       <c r="D571" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" t="s">
         <v>4</v>
       </c>
       <c r="B572" s="2" t="s">
         <v>198</v>
       </c>
       <c r="C572">
         <v>0.89</v>
       </c>
       <c r="D572" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" t="s">
         <v>7</v>
       </c>
       <c r="B573" s="2" t="s">
         <v>198</v>
       </c>
@@ -9074,75 +9752,81 @@
       <c r="D587" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
         <v>7</v>
       </c>
       <c r="B588" s="2" t="s">
         <v>203</v>
       </c>
       <c r="C588">
         <v>0.95</v>
       </c>
       <c r="D588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
         <v>8</v>
       </c>
       <c r="B589" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C589">
+        <v>1.07</v>
+      </c>
       <c r="D589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
         <v>4</v>
       </c>
       <c r="B590" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C590">
         <v>1.01</v>
       </c>
       <c r="D590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
         <v>7</v>
       </c>
       <c r="B591" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C591">
+        <v>0.99</v>
+      </c>
       <c r="D591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
         <v>8</v>
       </c>
       <c r="B592" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C592">
         <v>0.97</v>
       </c>
       <c r="D592" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" t="s">
         <v>4</v>
       </c>
       <c r="B593" s="2" t="s">
         <v>205</v>
       </c>
@@ -9222,50 +9906,53 @@
       <c r="D598" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" t="s">
         <v>4</v>
       </c>
       <c r="B599" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C599">
         <v>0.85</v>
       </c>
       <c r="D599" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" t="s">
         <v>7</v>
       </c>
       <c r="B600" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C600">
+        <v>0.83</v>
+      </c>
       <c r="D600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" t="s">
         <v>8</v>
       </c>
       <c r="B601" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C601">
         <v>0.82</v>
       </c>
       <c r="D601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" t="s">
         <v>4</v>
       </c>
       <c r="B602" s="2" t="s">
         <v>208</v>
       </c>
@@ -9401,50 +10088,53 @@
       <c r="D611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
         <v>7</v>
       </c>
       <c r="B612" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C612">
         <v>0.74</v>
       </c>
       <c r="D612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" t="s">
         <v>8</v>
       </c>
       <c r="B613" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C613">
+        <v>0.73</v>
+      </c>
       <c r="D613" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" t="s">
         <v>4</v>
       </c>
       <c r="B614" s="2" t="s">
         <v>212</v>
       </c>
       <c r="C614">
         <v>0.73</v>
       </c>
       <c r="D614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" t="s">
         <v>7</v>
       </c>
       <c r="B615" s="2" t="s">
         <v>212</v>
       </c>
@@ -9468,50 +10158,53 @@
       <c r="D616" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" t="s">
         <v>4</v>
       </c>
       <c r="B617" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C617">
         <v>0.73</v>
       </c>
       <c r="D617" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" t="s">
         <v>7</v>
       </c>
       <c r="B618" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C618">
+        <v>0.72</v>
+      </c>
       <c r="D618" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" t="s">
         <v>8</v>
       </c>
       <c r="B619" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C619">
         <v>0.7</v>
       </c>
       <c r="D619" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" t="s">
         <v>4</v>
       </c>
       <c r="B620" s="2" t="s">
         <v>214</v>
       </c>
@@ -9633,50 +10326,53 @@
       <c r="D628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" t="s">
         <v>4</v>
       </c>
       <c r="B629" s="2" t="s">
         <v>217</v>
       </c>
       <c r="C629">
         <v>0.64</v>
       </c>
       <c r="D629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" t="s">
         <v>7</v>
       </c>
       <c r="B630" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C630">
+        <v>0.63</v>
+      </c>
       <c r="D630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" t="s">
         <v>8</v>
       </c>
       <c r="B631" s="2" t="s">
         <v>217</v>
       </c>
       <c r="C631">
         <v>0.62</v>
       </c>
       <c r="D631" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" t="s">
         <v>4</v>
       </c>
       <c r="B632" s="2" t="s">
         <v>218</v>
       </c>
@@ -9714,89 +10410,95 @@
       <c r="D634" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" t="s">
         <v>4</v>
       </c>
       <c r="B635" s="2" t="s">
         <v>219</v>
       </c>
       <c r="C635">
         <v>0.61</v>
       </c>
       <c r="D635" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" t="s">
         <v>7</v>
       </c>
       <c r="B636" s="2" t="s">
         <v>219</v>
       </c>
+      <c r="C636">
+        <v>0.6</v>
+      </c>
       <c r="D636" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" t="s">
         <v>8</v>
       </c>
       <c r="B637" s="2" t="s">
         <v>219</v>
       </c>
       <c r="C637">
         <v>0.59</v>
       </c>
       <c r="D637" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" t="s">
         <v>4</v>
       </c>
       <c r="B638" s="2" t="s">
         <v>220</v>
       </c>
       <c r="C638">
         <v>0.59</v>
       </c>
       <c r="D638" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" t="s">
         <v>7</v>
       </c>
       <c r="B639" s="2" t="s">
         <v>220</v>
       </c>
+      <c r="C639">
+        <v>0.58</v>
+      </c>
       <c r="D639" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" t="s">
         <v>8</v>
       </c>
       <c r="B640" s="2" t="s">
         <v>220</v>
       </c>
       <c r="C640">
         <v>0.57</v>
       </c>
       <c r="D640" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" t="s">
         <v>4</v>
       </c>
       <c r="B641" s="2" t="s">
         <v>221</v>
       </c>
@@ -9820,75 +10522,81 @@
       <c r="D642" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" t="s">
         <v>8</v>
       </c>
       <c r="B643" s="2" t="s">
         <v>221</v>
       </c>
       <c r="C643">
         <v>0.59</v>
       </c>
       <c r="D643" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" t="s">
         <v>4</v>
       </c>
       <c r="B644" s="2" t="s">
         <v>222</v>
       </c>
+      <c r="C644">
+        <v>0.6</v>
+      </c>
       <c r="D644" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" t="s">
         <v>7</v>
       </c>
       <c r="B645" s="2" t="s">
         <v>222</v>
       </c>
       <c r="C645">
         <v>0.6</v>
       </c>
       <c r="D645" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" t="s">
         <v>8</v>
       </c>
       <c r="B646" s="2" t="s">
         <v>222</v>
       </c>
+      <c r="C646">
+        <v>0.59</v>
+      </c>
       <c r="D646" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" t="s">
         <v>4</v>
       </c>
       <c r="B647" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C647">
         <v>0.58</v>
       </c>
       <c r="D647" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" t="s">
         <v>7</v>
       </c>
       <c r="B648" s="2" t="s">
         <v>223</v>
       </c>
@@ -9912,167 +10620,179 @@
       <c r="D649" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" t="s">
         <v>4</v>
       </c>
       <c r="B650" s="2" t="s">
         <v>224</v>
       </c>
       <c r="C650">
         <v>0.56</v>
       </c>
       <c r="D650" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" t="s">
         <v>7</v>
       </c>
       <c r="B651" s="2" t="s">
         <v>224</v>
       </c>
+      <c r="C651">
+        <v>0.55</v>
+      </c>
       <c r="D651" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" t="s">
         <v>8</v>
       </c>
       <c r="B652" s="2" t="s">
         <v>224</v>
       </c>
       <c r="C652">
         <v>0.54</v>
       </c>
       <c r="D652" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" t="s">
         <v>4</v>
       </c>
       <c r="B653" s="2" t="s">
         <v>225</v>
       </c>
       <c r="C653">
         <v>0.57</v>
       </c>
       <c r="D653" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" t="s">
         <v>7</v>
       </c>
       <c r="B654" s="2" t="s">
         <v>225</v>
       </c>
+      <c r="C654">
+        <v>0.56</v>
+      </c>
       <c r="D654" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" t="s">
         <v>8</v>
       </c>
       <c r="B655" s="2" t="s">
         <v>225</v>
       </c>
       <c r="C655">
         <v>0.55</v>
       </c>
       <c r="D655" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" t="s">
         <v>4</v>
       </c>
       <c r="B656" s="2" t="s">
         <v>226</v>
       </c>
       <c r="C656">
         <v>0.55</v>
       </c>
       <c r="D656" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" t="s">
         <v>7</v>
       </c>
       <c r="B657" s="2" t="s">
         <v>226</v>
       </c>
+      <c r="C657">
+        <v>0.56</v>
+      </c>
       <c r="D657" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" t="s">
         <v>8</v>
       </c>
       <c r="B658" s="2" t="s">
         <v>226</v>
       </c>
       <c r="C658">
         <v>0.53</v>
       </c>
       <c r="D658" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" t="s">
         <v>4</v>
       </c>
       <c r="B659" s="2" t="s">
         <v>227</v>
       </c>
       <c r="C659">
         <v>0.53</v>
       </c>
       <c r="D659" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" t="s">
         <v>7</v>
       </c>
       <c r="B660" s="2" t="s">
         <v>227</v>
       </c>
+      <c r="C660">
+        <v>0.52</v>
+      </c>
       <c r="D660" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" t="s">
         <v>8</v>
       </c>
       <c r="B661" s="2" t="s">
         <v>227</v>
       </c>
       <c r="C661">
         <v>0.51</v>
       </c>
       <c r="D661" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" t="s">
         <v>4</v>
       </c>
       <c r="B662" s="2" t="s">
         <v>228</v>
       </c>
@@ -10152,50 +10872,53 @@
       <c r="D667" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" t="s">
         <v>4</v>
       </c>
       <c r="B668" s="2" t="s">
         <v>230</v>
       </c>
       <c r="C668">
         <v>0.54</v>
       </c>
       <c r="D668" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" t="s">
         <v>7</v>
       </c>
       <c r="B669" s="2" t="s">
         <v>230</v>
       </c>
+      <c r="C669">
+        <v>0.53</v>
+      </c>
       <c r="D669" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" t="s">
         <v>8</v>
       </c>
       <c r="B670" s="2" t="s">
         <v>230</v>
       </c>
       <c r="C670">
         <v>0.52</v>
       </c>
       <c r="D670" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" t="s">
         <v>4</v>
       </c>
       <c r="B671" s="2" t="s">
         <v>231</v>
       </c>
@@ -10233,89 +10956,95 @@
       <c r="D673" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" t="s">
         <v>4</v>
       </c>
       <c r="B674" s="2" t="s">
         <v>232</v>
       </c>
       <c r="C674">
         <v>0.62</v>
       </c>
       <c r="D674" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" t="s">
         <v>7</v>
       </c>
       <c r="B675" s="2" t="s">
         <v>232</v>
       </c>
+      <c r="C675">
+        <v>0.61</v>
+      </c>
       <c r="D675" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" t="s">
         <v>8</v>
       </c>
       <c r="B676" s="2" t="s">
         <v>232</v>
       </c>
       <c r="C676">
         <v>0.6</v>
       </c>
       <c r="D676" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" t="s">
         <v>4</v>
       </c>
       <c r="B677" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C677">
         <v>0.6</v>
       </c>
       <c r="D677" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" t="s">
         <v>7</v>
       </c>
       <c r="B678" s="2" t="s">
         <v>233</v>
       </c>
+      <c r="C678">
+        <v>0.58</v>
+      </c>
       <c r="D678" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" t="s">
         <v>8</v>
       </c>
       <c r="B679" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C679">
         <v>0.57</v>
       </c>
       <c r="D679" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" t="s">
         <v>4</v>
       </c>
       <c r="B680" s="2" t="s">
         <v>234</v>
       </c>
@@ -10353,89 +11082,95 @@
       <c r="D682" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" t="s">
         <v>4</v>
       </c>
       <c r="B683" s="2" t="s">
         <v>235</v>
       </c>
       <c r="C683">
         <v>0.55</v>
       </c>
       <c r="D683" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" t="s">
         <v>7</v>
       </c>
       <c r="B684" s="2" t="s">
         <v>235</v>
       </c>
+      <c r="C684">
+        <v>0.54</v>
+      </c>
       <c r="D684" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" t="s">
         <v>8</v>
       </c>
       <c r="B685" s="2" t="s">
         <v>235</v>
       </c>
       <c r="C685">
         <v>0.53</v>
       </c>
       <c r="D685" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" t="s">
         <v>4</v>
       </c>
       <c r="B686" s="2" t="s">
         <v>236</v>
       </c>
       <c r="C686">
         <v>0.53</v>
       </c>
       <c r="D686" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" t="s">
         <v>7</v>
       </c>
       <c r="B687" s="2" t="s">
         <v>236</v>
       </c>
+      <c r="C687">
+        <v>0.52</v>
+      </c>
       <c r="D687" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" t="s">
         <v>8</v>
       </c>
       <c r="B688" s="2" t="s">
         <v>236</v>
       </c>
       <c r="C688">
         <v>0.51</v>
       </c>
       <c r="D688" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" t="s">
         <v>4</v>
       </c>
       <c r="B689" s="2" t="s">
         <v>237</v>
       </c>
@@ -10487,50 +11222,53 @@
       <c r="D692" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" t="s">
         <v>7</v>
       </c>
       <c r="B693" s="2" t="s">
         <v>238</v>
       </c>
       <c r="C693">
         <v>0.49</v>
       </c>
       <c r="D693" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" t="s">
         <v>8</v>
       </c>
       <c r="B694" s="2" t="s">
         <v>238</v>
       </c>
+      <c r="C694">
+        <v>0.49</v>
+      </c>
       <c r="D694" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" t="s">
         <v>4</v>
       </c>
       <c r="B695" s="2" t="s">
         <v>239</v>
       </c>
       <c r="C695">
         <v>0.5</v>
       </c>
       <c r="D695" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" t="s">
         <v>7</v>
       </c>
       <c r="B696" s="2" t="s">
         <v>239</v>
       </c>
@@ -10554,50 +11292,53 @@
       <c r="D697" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" t="s">
         <v>4</v>
       </c>
       <c r="B698" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C698">
         <v>0.48</v>
       </c>
       <c r="D698" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" t="s">
         <v>7</v>
       </c>
       <c r="B699" s="2" t="s">
         <v>240</v>
       </c>
+      <c r="C699">
+        <v>0.47</v>
+      </c>
       <c r="D699" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" t="s">
         <v>8</v>
       </c>
       <c r="B700" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C700">
         <v>0.46</v>
       </c>
       <c r="D700" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" t="s">
         <v>4</v>
       </c>
       <c r="B701" s="2" t="s">
         <v>241</v>
       </c>
@@ -10635,89 +11376,95 @@
       <c r="D703" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" t="s">
         <v>4</v>
       </c>
       <c r="B704" s="2" t="s">
         <v>242</v>
       </c>
       <c r="C704">
         <v>0.45</v>
       </c>
       <c r="D704" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" t="s">
         <v>7</v>
       </c>
       <c r="B705" s="2" t="s">
         <v>242</v>
       </c>
+      <c r="C705">
+        <v>0.44</v>
+      </c>
       <c r="D705" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" t="s">
         <v>8</v>
       </c>
       <c r="B706" s="2" t="s">
         <v>242</v>
       </c>
       <c r="C706">
         <v>0.43</v>
       </c>
       <c r="D706" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" t="s">
         <v>4</v>
       </c>
       <c r="B707" s="2" t="s">
         <v>243</v>
       </c>
       <c r="C707">
         <v>0.49</v>
       </c>
       <c r="D707" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" t="s">
         <v>7</v>
       </c>
       <c r="B708" s="2" t="s">
         <v>243</v>
       </c>
+      <c r="C708">
+        <v>0.47</v>
+      </c>
       <c r="D708" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" t="s">
         <v>8</v>
       </c>
       <c r="B709" s="2" t="s">
         <v>243</v>
       </c>
       <c r="C709">
         <v>0.46</v>
       </c>
       <c r="D709" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" t="s">
         <v>4</v>
       </c>
       <c r="B710" s="2" t="s">
         <v>244</v>
       </c>
@@ -10797,206 +11544,221 @@
       <c r="D715" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" t="s">
         <v>4</v>
       </c>
       <c r="B716" s="2" t="s">
         <v>246</v>
       </c>
       <c r="C716">
         <v>0.5</v>
       </c>
       <c r="D716" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" t="s">
         <v>7</v>
       </c>
       <c r="B717" s="2" t="s">
         <v>246</v>
       </c>
+      <c r="C717">
+        <v>0.49</v>
+      </c>
       <c r="D717" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" t="s">
         <v>8</v>
       </c>
       <c r="B718" s="2" t="s">
         <v>246</v>
       </c>
       <c r="C718">
         <v>0.48</v>
       </c>
       <c r="D718" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" t="s">
         <v>4</v>
       </c>
       <c r="B719" s="2" t="s">
         <v>247</v>
       </c>
       <c r="C719">
         <v>0.48</v>
       </c>
       <c r="D719" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" t="s">
         <v>7</v>
       </c>
       <c r="B720" s="2" t="s">
         <v>247</v>
       </c>
+      <c r="C720">
+        <v>0.47</v>
+      </c>
       <c r="D720" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" t="s">
         <v>8</v>
       </c>
       <c r="B721" s="2" t="s">
         <v>247</v>
       </c>
       <c r="C721">
         <v>0.46</v>
       </c>
       <c r="D721" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" t="s">
         <v>4</v>
       </c>
       <c r="B722" s="2" t="s">
         <v>248</v>
       </c>
       <c r="C722">
         <v>0.46</v>
       </c>
       <c r="D722" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" t="s">
         <v>7</v>
       </c>
       <c r="B723" s="2" t="s">
         <v>248</v>
       </c>
+      <c r="C723">
+        <v>0.51</v>
+      </c>
       <c r="D723" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" t="s">
         <v>8</v>
       </c>
       <c r="B724" s="2" t="s">
         <v>248</v>
       </c>
       <c r="C724">
         <v>0.44</v>
       </c>
       <c r="D724" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" t="s">
         <v>4</v>
       </c>
       <c r="B725" s="2" t="s">
         <v>249</v>
       </c>
       <c r="C725">
         <v>0.52</v>
       </c>
       <c r="D725" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" t="s">
         <v>7</v>
       </c>
       <c r="B726" s="2" t="s">
         <v>249</v>
       </c>
+      <c r="C726">
+        <v>0.49</v>
+      </c>
       <c r="D726" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" t="s">
         <v>8</v>
       </c>
       <c r="B727" s="2" t="s">
         <v>249</v>
       </c>
       <c r="C727">
         <v>0.5</v>
       </c>
       <c r="D727" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" t="s">
         <v>4</v>
       </c>
       <c r="B728" s="2" t="s">
         <v>250</v>
       </c>
       <c r="C728">
         <v>0.5</v>
       </c>
       <c r="D728" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" t="s">
         <v>7</v>
       </c>
       <c r="B729" s="2" t="s">
         <v>250</v>
       </c>
+      <c r="C729">
+        <v>0.49</v>
+      </c>
       <c r="D729" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" t="s">
         <v>8</v>
       </c>
       <c r="B730" s="2" t="s">
         <v>250</v>
       </c>
       <c r="C730">
         <v>0.48</v>
       </c>
       <c r="D730" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" t="s">
         <v>4</v>
       </c>
       <c r="B731" s="2" t="s">
         <v>251</v>
       </c>
@@ -11034,125 +11796,137 @@
       <c r="D733" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" t="s">
         <v>4</v>
       </c>
       <c r="B734" s="2" t="s">
         <v>252</v>
       </c>
       <c r="C734">
         <v>0.47</v>
       </c>
       <c r="D734" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" t="s">
         <v>7</v>
       </c>
       <c r="B735" s="2" t="s">
         <v>252</v>
       </c>
+      <c r="C735">
+        <v>0.46</v>
+      </c>
       <c r="D735" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" t="s">
         <v>8</v>
       </c>
       <c r="B736" s="2" t="s">
         <v>252</v>
       </c>
       <c r="C736">
         <v>0.45</v>
       </c>
       <c r="D736" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" t="s">
         <v>4</v>
       </c>
       <c r="B737" s="2" t="s">
         <v>253</v>
       </c>
+      <c r="C737">
+        <v>0.46</v>
+      </c>
       <c r="D737" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" t="s">
         <v>7</v>
       </c>
       <c r="B738" s="2" t="s">
         <v>253</v>
       </c>
       <c r="C738">
         <v>0.45</v>
       </c>
       <c r="D738" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" t="s">
         <v>8</v>
       </c>
       <c r="B739" s="2" t="s">
         <v>253</v>
       </c>
       <c r="C739">
         <v>0.44</v>
       </c>
       <c r="D739" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" t="s">
         <v>4</v>
       </c>
       <c r="B740" s="2" t="s">
         <v>254</v>
       </c>
+      <c r="C740">
+        <v>0.47</v>
+      </c>
       <c r="D740" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" t="s">
         <v>7</v>
       </c>
       <c r="B741" s="2" t="s">
         <v>254</v>
       </c>
+      <c r="C741">
+        <v>0.45</v>
+      </c>
       <c r="D741" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" t="s">
         <v>8</v>
       </c>
       <c r="B742" s="2" t="s">
         <v>254</v>
       </c>
       <c r="C742">
         <v>0.42</v>
       </c>
       <c r="D742" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" t="s">
         <v>4</v>
       </c>
       <c r="B743" s="2" t="s">
         <v>255</v>
       </c>
@@ -11204,111 +11978,123 @@
       <c r="D746" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" t="s">
         <v>7</v>
       </c>
       <c r="B747" s="2" t="s">
         <v>256</v>
       </c>
       <c r="C747">
         <v>0.44</v>
       </c>
       <c r="D747" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" t="s">
         <v>8</v>
       </c>
       <c r="B748" s="2" t="s">
         <v>256</v>
       </c>
+      <c r="C748">
+        <v>0.43</v>
+      </c>
       <c r="D748" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" t="s">
         <v>4</v>
       </c>
       <c r="B749" s="2" t="s">
         <v>257</v>
       </c>
+      <c r="C749">
+        <v>0.44</v>
+      </c>
       <c r="D749" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" t="s">
         <v>7</v>
       </c>
       <c r="B750" s="2" t="s">
         <v>257</v>
       </c>
+      <c r="C750">
+        <v>0.42</v>
+      </c>
       <c r="D750" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" t="s">
         <v>8</v>
       </c>
       <c r="B751" s="2" t="s">
         <v>257</v>
       </c>
       <c r="C751">
         <v>0.4</v>
       </c>
       <c r="D751" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" t="s">
         <v>4</v>
       </c>
       <c r="B752" s="2" t="s">
         <v>258</v>
       </c>
       <c r="C752">
         <v>0.59</v>
       </c>
       <c r="D752" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" t="s">
         <v>7</v>
       </c>
       <c r="B753" s="2" t="s">
         <v>258</v>
       </c>
+      <c r="C753">
+        <v>0.58</v>
+      </c>
       <c r="D753" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" t="s">
         <v>8</v>
       </c>
       <c r="B754" s="2" t="s">
         <v>258</v>
       </c>
       <c r="C754">
         <v>0.56</v>
       </c>
       <c r="D754" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" t="s">
         <v>4</v>
       </c>
       <c r="B755" s="2" t="s">
         <v>259</v>
       </c>
@@ -11346,61 +12132,67 @@
       <c r="D757" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" t="s">
         <v>4</v>
       </c>
       <c r="B758" s="2" t="s">
         <v>260</v>
       </c>
       <c r="C758">
         <v>0.79</v>
       </c>
       <c r="D758" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" t="s">
         <v>7</v>
       </c>
       <c r="B759" s="2" t="s">
         <v>260</v>
       </c>
+      <c r="C759">
+        <v>0.77</v>
+      </c>
       <c r="D759" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" t="s">
         <v>8</v>
       </c>
       <c r="B760" s="2" t="s">
         <v>260</v>
       </c>
+      <c r="C760">
+        <v>0.75</v>
+      </c>
       <c r="D760" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" t="s">
         <v>4</v>
       </c>
       <c r="B761" s="2" t="s">
         <v>261</v>
       </c>
       <c r="C761">
         <v>0.84</v>
       </c>
       <c r="D761" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" t="s">
         <v>7</v>
       </c>
       <c r="B762" s="2" t="s">
         <v>261</v>
       </c>
@@ -11424,152 +12216,179 @@
       <c r="D763" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" t="s">
         <v>4</v>
       </c>
       <c r="B764" s="2" t="s">
         <v>262</v>
       </c>
       <c r="C764">
         <v>0.95</v>
       </c>
       <c r="D764" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" t="s">
         <v>7</v>
       </c>
       <c r="B765" s="2" t="s">
         <v>262</v>
       </c>
+      <c r="C765">
+        <v>0.92</v>
+      </c>
       <c r="D765" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" t="s">
         <v>8</v>
       </c>
       <c r="B766" s="2" t="s">
         <v>262</v>
       </c>
+      <c r="C766">
+        <v>0.89</v>
+      </c>
       <c r="D766" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" t="s">
         <v>4</v>
       </c>
       <c r="B767" s="2" t="s">
         <v>263</v>
       </c>
+      <c r="C767">
+        <v>0.84</v>
+      </c>
       <c r="D767" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" t="s">
         <v>7</v>
       </c>
       <c r="B768" s="2" t="s">
         <v>263</v>
       </c>
+      <c r="C768">
+        <v>0.82</v>
+      </c>
       <c r="D768" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" t="s">
         <v>8</v>
       </c>
       <c r="B769" s="2" t="s">
         <v>263</v>
       </c>
+      <c r="C769">
+        <v>0.8</v>
+      </c>
       <c r="D769" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" t="s">
         <v>4</v>
       </c>
       <c r="B770" s="2" t="s">
         <v>264</v>
       </c>
+      <c r="C770">
+        <v>0.79</v>
+      </c>
       <c r="D770" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" t="s">
         <v>7</v>
       </c>
       <c r="B771" s="2" t="s">
         <v>264</v>
       </c>
+      <c r="C771">
+        <v>0.78</v>
+      </c>
       <c r="D771" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" t="s">
         <v>8</v>
       </c>
       <c r="B772" s="2" t="s">
         <v>264</v>
       </c>
+      <c r="C772">
+        <v>0.78</v>
+      </c>
       <c r="D772" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" t="s">
         <v>4</v>
       </c>
       <c r="B773" s="2" t="s">
         <v>265</v>
       </c>
       <c r="C773">
         <v>0.93</v>
       </c>
       <c r="D773" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" t="s">
         <v>7</v>
       </c>
       <c r="B774" s="2" t="s">
         <v>265</v>
       </c>
+      <c r="C774">
+        <v>0.9</v>
+      </c>
       <c r="D774" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" t="s">
         <v>8</v>
       </c>
       <c r="B775" s="2" t="s">
         <v>265</v>
       </c>
       <c r="C775">
         <v>0.88</v>
       </c>
       <c r="D775" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" t="s">
         <v>4</v>
       </c>
       <c r="B776" s="2" t="s">
         <v>266</v>
       </c>
@@ -11579,50 +12398,53 @@
       <c r="D776" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" t="s">
         <v>7</v>
       </c>
       <c r="B777" s="2" t="s">
         <v>266</v>
       </c>
       <c r="C777">
         <v>0.86</v>
       </c>
       <c r="D777" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" t="s">
         <v>8</v>
       </c>
       <c r="B778" s="2" t="s">
         <v>266</v>
       </c>
+      <c r="C778">
+        <v>0.85</v>
+      </c>
       <c r="D778" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" t="s">
         <v>4</v>
       </c>
       <c r="B779" s="2" t="s">
         <v>267</v>
       </c>
       <c r="C779">
         <v>0.98</v>
       </c>
       <c r="D779" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" t="s">
         <v>7</v>
       </c>
       <c r="B780" s="2" t="s">
         <v>267</v>
       </c>
@@ -11646,50 +12468,53 @@
       <c r="D781" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" t="s">
         <v>4</v>
       </c>
       <c r="B782" s="2" t="s">
         <v>268</v>
       </c>
       <c r="C782">
         <v>0.9</v>
       </c>
       <c r="D782" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" t="s">
         <v>7</v>
       </c>
       <c r="B783" s="2" t="s">
         <v>268</v>
       </c>
+      <c r="C783">
+        <v>0.85</v>
+      </c>
       <c r="D783" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" t="s">
         <v>8</v>
       </c>
       <c r="B784" s="2" t="s">
         <v>268</v>
       </c>
       <c r="C784">
         <v>0.86</v>
       </c>
       <c r="D784" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" t="s">
         <v>4</v>
       </c>
       <c r="B785" s="2" t="s">
         <v>269</v>
       </c>
@@ -11727,50 +12552,53 @@
       <c r="D787" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" t="s">
         <v>4</v>
       </c>
       <c r="B788" s="2" t="s">
         <v>270</v>
       </c>
       <c r="C788">
         <v>0.82</v>
       </c>
       <c r="D788" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" t="s">
         <v>7</v>
       </c>
       <c r="B789" s="2" t="s">
         <v>270</v>
       </c>
+      <c r="C789">
+        <v>0.8</v>
+      </c>
       <c r="D789" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" t="s">
         <v>8</v>
       </c>
       <c r="B790" s="2" t="s">
         <v>270</v>
       </c>
       <c r="C790">
         <v>0.79</v>
       </c>
       <c r="D790" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" t="s">
         <v>4</v>
       </c>
       <c r="B791" s="2" t="s">
         <v>271</v>
       </c>
@@ -11780,50 +12608,53 @@
       <c r="D791" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" t="s">
         <v>7</v>
       </c>
       <c r="B792" s="2" t="s">
         <v>271</v>
       </c>
       <c r="C792">
         <v>0.77</v>
       </c>
       <c r="D792" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" t="s">
         <v>8</v>
       </c>
       <c r="B793" s="2" t="s">
         <v>271</v>
       </c>
+      <c r="C793">
+        <v>0.76</v>
+      </c>
       <c r="D793" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" t="s">
         <v>4</v>
       </c>
       <c r="B794" s="2" t="s">
         <v>272</v>
       </c>
       <c r="C794">
         <v>0.76</v>
       </c>
       <c r="D794" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" t="s">
         <v>7</v>
       </c>
       <c r="B795" s="2" t="s">
         <v>272</v>
       </c>
@@ -11847,61 +12678,67 @@
       <c r="D796" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" t="s">
         <v>4</v>
       </c>
       <c r="B797" s="2" t="s">
         <v>273</v>
       </c>
       <c r="C797">
         <v>0.72</v>
       </c>
       <c r="D797" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" t="s">
         <v>7</v>
       </c>
       <c r="B798" s="2" t="s">
         <v>273</v>
       </c>
+      <c r="C798">
+        <v>0.71</v>
+      </c>
       <c r="D798" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" t="s">
         <v>8</v>
       </c>
       <c r="B799" s="2" t="s">
         <v>273</v>
       </c>
+      <c r="C799">
+        <v>0.72</v>
+      </c>
       <c r="D799" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" t="s">
         <v>4</v>
       </c>
       <c r="B800" s="2" t="s">
         <v>274</v>
       </c>
       <c r="C800">
         <v>0.69</v>
       </c>
       <c r="D800" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" t="s">
         <v>7</v>
       </c>
       <c r="B801" s="2" t="s">
         <v>274</v>
       </c>
@@ -12009,50 +12846,53 @@
       <c r="D808" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" t="s">
         <v>4</v>
       </c>
       <c r="B809" s="2" t="s">
         <v>277</v>
       </c>
       <c r="C809">
         <v>0.76</v>
       </c>
       <c r="D809" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" t="s">
         <v>7</v>
       </c>
       <c r="B810" s="2" t="s">
         <v>277</v>
       </c>
+      <c r="C810">
+        <v>0.74</v>
+      </c>
       <c r="D810" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" t="s">
         <v>8</v>
       </c>
       <c r="B811" s="2" t="s">
         <v>277</v>
       </c>
       <c r="C811">
         <v>0.71</v>
       </c>
       <c r="D811" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" t="s">
         <v>4</v>
       </c>
       <c r="B812" s="2" t="s">
         <v>278</v>
       </c>
@@ -12090,50 +12930,53 @@
       <c r="D814" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" t="s">
         <v>4</v>
       </c>
       <c r="B815" s="2" t="s">
         <v>279</v>
       </c>
       <c r="C815">
         <v>0.67</v>
       </c>
       <c r="D815" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" t="s">
         <v>7</v>
       </c>
       <c r="B816" s="2" t="s">
         <v>279</v>
       </c>
+      <c r="C816">
+        <v>0.65</v>
+      </c>
       <c r="D816" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" t="s">
         <v>8</v>
       </c>
       <c r="B817" s="2" t="s">
         <v>279</v>
       </c>
       <c r="C817">
         <v>0.64</v>
       </c>
       <c r="D817" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" t="s">
         <v>4</v>
       </c>
       <c r="B818" s="2" t="s">
         <v>280</v>
       </c>
@@ -12213,50 +13056,53 @@
       <c r="D823" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" t="s">
         <v>4</v>
       </c>
       <c r="B824" s="2" t="s">
         <v>282</v>
       </c>
       <c r="C824">
         <v>0.58</v>
       </c>
       <c r="D824" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" t="s">
         <v>7</v>
       </c>
       <c r="B825" s="2" t="s">
         <v>282</v>
       </c>
+      <c r="C825">
+        <v>0.56</v>
+      </c>
       <c r="D825" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" t="s">
         <v>8</v>
       </c>
       <c r="B826" s="2" t="s">
         <v>282</v>
       </c>
       <c r="C826">
         <v>0.55</v>
       </c>
       <c r="D826" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" t="s">
         <v>4</v>
       </c>
       <c r="B827" s="2" t="s">
         <v>283</v>
       </c>
@@ -12378,50 +13224,53 @@
       <c r="D835" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" t="s">
         <v>4</v>
       </c>
       <c r="B836" s="2" t="s">
         <v>286</v>
       </c>
       <c r="C836">
         <v>0.65</v>
       </c>
       <c r="D836" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" t="s">
         <v>7</v>
       </c>
       <c r="B837" s="2" t="s">
         <v>286</v>
       </c>
+      <c r="C837">
+        <v>0.63</v>
+      </c>
       <c r="D837" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" t="s">
         <v>8</v>
       </c>
       <c r="B838" s="2" t="s">
         <v>286</v>
       </c>
       <c r="C838">
         <v>0.61</v>
       </c>
       <c r="D838" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" t="s">
         <v>4</v>
       </c>
       <c r="B839" s="2" t="s">
         <v>287</v>
       </c>
@@ -12501,89 +13350,95 @@
       <c r="D844" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" t="s">
         <v>4</v>
       </c>
       <c r="B845" s="2" t="s">
         <v>289</v>
       </c>
       <c r="C845">
         <v>0.56</v>
       </c>
       <c r="D845" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" t="s">
         <v>7</v>
       </c>
       <c r="B846" s="2" t="s">
         <v>289</v>
       </c>
+      <c r="C846">
+        <v>0.55</v>
+      </c>
       <c r="D846" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" t="s">
         <v>8</v>
       </c>
       <c r="B847" s="2" t="s">
         <v>289</v>
       </c>
       <c r="C847">
         <v>0.54</v>
       </c>
       <c r="D847" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" t="s">
         <v>4</v>
       </c>
       <c r="B848" s="2" t="s">
         <v>290</v>
       </c>
       <c r="C848">
         <v>0.54</v>
       </c>
       <c r="D848" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" t="s">
         <v>7</v>
       </c>
       <c r="B849" s="2" t="s">
         <v>290</v>
       </c>
+      <c r="C849">
+        <v>0.52</v>
+      </c>
       <c r="D849" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" t="s">
         <v>8</v>
       </c>
       <c r="B850" s="2" t="s">
         <v>290</v>
       </c>
       <c r="C850">
         <v>0.51</v>
       </c>
       <c r="D850" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" t="s">
         <v>4</v>
       </c>
       <c r="B851" s="2" t="s">
         <v>291</v>
       </c>
@@ -12621,61 +13476,67 @@
       <c r="D853" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" t="s">
         <v>4</v>
       </c>
       <c r="B854" s="2" t="s">
         <v>292</v>
       </c>
       <c r="C854">
         <v>0.6</v>
       </c>
       <c r="D854" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" t="s">
         <v>7</v>
       </c>
       <c r="B855" s="2" t="s">
         <v>292</v>
       </c>
+      <c r="C855">
+        <v>0.58</v>
+      </c>
       <c r="D855" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" t="s">
         <v>8</v>
       </c>
       <c r="B856" s="2" t="s">
         <v>292</v>
       </c>
+      <c r="C856">
+        <v>0.57</v>
+      </c>
       <c r="D856" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" t="s">
         <v>4</v>
       </c>
       <c r="B857" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C857">
         <v>0.58</v>
       </c>
       <c r="D857" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" t="s">
         <v>7</v>
       </c>
       <c r="B858" s="2" t="s">
         <v>293</v>
       </c>
@@ -12699,50 +13560,53 @@
       <c r="D859" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" t="s">
         <v>4</v>
       </c>
       <c r="B860" s="2" t="s">
         <v>294</v>
       </c>
       <c r="C860">
         <v>0.57</v>
       </c>
       <c r="D860" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" t="s">
         <v>7</v>
       </c>
       <c r="B861" s="2" t="s">
         <v>294</v>
       </c>
+      <c r="C861">
+        <v>0.56</v>
+      </c>
       <c r="D861" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" t="s">
         <v>8</v>
       </c>
       <c r="B862" s="2" t="s">
         <v>294</v>
       </c>
       <c r="C862">
         <v>0.55</v>
       </c>
       <c r="D862" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" t="s">
         <v>4</v>
       </c>
       <c r="B863" s="2" t="s">
         <v>295</v>
       </c>
@@ -12906,50 +13770,53 @@
       <c r="D874" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" t="s">
         <v>4</v>
       </c>
       <c r="B875" s="2" t="s">
         <v>299</v>
       </c>
       <c r="C875">
         <v>0.57</v>
       </c>
       <c r="D875" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" t="s">
         <v>7</v>
       </c>
       <c r="B876" s="2" t="s">
         <v>299</v>
       </c>
+      <c r="C876">
+        <v>0.56</v>
+      </c>
       <c r="D876" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" t="s">
         <v>8</v>
       </c>
       <c r="B877" s="2" t="s">
         <v>299</v>
       </c>
       <c r="C877">
         <v>0.55</v>
       </c>
       <c r="D877" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" t="s">
         <v>4</v>
       </c>
       <c r="B878" s="2" t="s">
         <v>300</v>
       </c>
@@ -12959,114 +13826,123 @@
       <c r="D878" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" t="s">
         <v>7</v>
       </c>
       <c r="B879" s="2" t="s">
         <v>300</v>
       </c>
       <c r="C879">
         <v>0.68</v>
       </c>
       <c r="D879" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" t="s">
         <v>8</v>
       </c>
       <c r="B880" s="2" t="s">
         <v>300</v>
       </c>
+      <c r="C880">
+        <v>0.65</v>
+      </c>
       <c r="D880" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" t="s">
         <v>4</v>
       </c>
       <c r="B881" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C881">
         <v>0.65</v>
       </c>
       <c r="D881" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" t="s">
         <v>7</v>
       </c>
       <c r="B882" s="2" t="s">
         <v>301</v>
       </c>
+      <c r="C882">
+        <v>0.63</v>
+      </c>
       <c r="D882" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" t="s">
         <v>8</v>
       </c>
       <c r="B883" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C883">
         <v>0.61</v>
       </c>
       <c r="D883" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" t="s">
         <v>4</v>
       </c>
       <c r="B884" s="2" t="s">
         <v>302</v>
       </c>
       <c r="C884">
         <v>1.02</v>
       </c>
       <c r="D884" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" t="s">
         <v>7</v>
       </c>
       <c r="B885" s="2" t="s">
         <v>302</v>
       </c>
+      <c r="C885">
+        <v>1.0</v>
+      </c>
       <c r="D885" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" t="s">
         <v>8</v>
       </c>
       <c r="B886" s="2" t="s">
         <v>302</v>
       </c>
       <c r="C886">
         <v>0.91</v>
       </c>
       <c r="D886" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" t="s">
         <v>4</v>
       </c>
       <c r="B887" s="2" t="s">
         <v>303</v>
       </c>
@@ -13104,89 +13980,95 @@
       <c r="D889" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" t="s">
         <v>4</v>
       </c>
       <c r="B890" s="2" t="s">
         <v>304</v>
       </c>
       <c r="C890">
         <v>0.98</v>
       </c>
       <c r="D890" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" t="s">
         <v>7</v>
       </c>
       <c r="B891" s="2" t="s">
         <v>304</v>
       </c>
+      <c r="C891">
+        <v>0.96</v>
+      </c>
       <c r="D891" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" t="s">
         <v>8</v>
       </c>
       <c r="B892" s="2" t="s">
         <v>304</v>
       </c>
       <c r="C892">
         <v>0.95</v>
       </c>
       <c r="D892" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" t="s">
         <v>4</v>
       </c>
       <c r="B893" s="2" t="s">
         <v>305</v>
       </c>
       <c r="C893">
         <v>0.95</v>
       </c>
       <c r="D893" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" t="s">
         <v>7</v>
       </c>
       <c r="B894" s="2" t="s">
         <v>305</v>
       </c>
+      <c r="C894">
+        <v>0.93</v>
+      </c>
       <c r="D894" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" t="s">
         <v>8</v>
       </c>
       <c r="B895" s="2" t="s">
         <v>305</v>
       </c>
       <c r="C895">
         <v>0.91</v>
       </c>
       <c r="D895" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" t="s">
         <v>4</v>
       </c>
       <c r="B896" s="2" t="s">
         <v>306</v>
       </c>
@@ -13224,133 +14106,151 @@
       <c r="D898" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" t="s">
         <v>4</v>
       </c>
       <c r="B899" s="2" t="s">
         <v>307</v>
       </c>
       <c r="C899">
         <v>1.13</v>
       </c>
       <c r="D899" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" t="s">
         <v>7</v>
       </c>
       <c r="B900" s="2" t="s">
         <v>307</v>
       </c>
+      <c r="C900">
+        <v>1.1</v>
+      </c>
       <c r="D900" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" t="s">
         <v>8</v>
       </c>
       <c r="B901" s="2" t="s">
         <v>307</v>
       </c>
+      <c r="C901">
+        <v>1.17</v>
+      </c>
       <c r="D901" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" t="s">
         <v>4</v>
       </c>
       <c r="B902" s="2" t="s">
         <v>308</v>
       </c>
       <c r="C902">
         <v>1.19</v>
       </c>
       <c r="D902" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" t="s">
         <v>7</v>
       </c>
       <c r="B903" s="2" t="s">
         <v>308</v>
       </c>
+      <c r="C903">
+        <v>1.11</v>
+      </c>
       <c r="D903" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" t="s">
         <v>8</v>
       </c>
       <c r="B904" s="2" t="s">
         <v>308</v>
       </c>
+      <c r="C904">
+        <v>1.05</v>
+      </c>
       <c r="D904" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" t="s">
         <v>4</v>
       </c>
       <c r="B905" s="2" t="s">
         <v>309</v>
       </c>
       <c r="C905">
         <v>1.07</v>
       </c>
       <c r="D905" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" t="s">
         <v>7</v>
       </c>
       <c r="B906" s="2" t="s">
         <v>309</v>
       </c>
+      <c r="C906">
+        <v>1.05</v>
+      </c>
       <c r="D906" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" t="s">
         <v>8</v>
       </c>
       <c r="B907" s="2" t="s">
         <v>309</v>
       </c>
+      <c r="C907">
+        <v>1.06</v>
+      </c>
       <c r="D907" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" t="s">
         <v>4</v>
       </c>
       <c r="B908" s="2" t="s">
         <v>310</v>
       </c>
       <c r="C908">
         <v>1.13</v>
       </c>
       <c r="D908" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" t="s">
         <v>7</v>
       </c>
       <c r="B909" s="2" t="s">
         <v>310</v>
       </c>
@@ -13374,89 +14274,95 @@
       <c r="D910" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" t="s">
         <v>4</v>
       </c>
       <c r="B911" s="2" t="s">
         <v>311</v>
       </c>
       <c r="C911">
         <v>1.02</v>
       </c>
       <c r="D911" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" t="s">
         <v>7</v>
       </c>
       <c r="B912" s="2" t="s">
         <v>311</v>
       </c>
+      <c r="C912">
+        <v>0.99</v>
+      </c>
       <c r="D912" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" t="s">
         <v>8</v>
       </c>
       <c r="B913" s="2" t="s">
         <v>311</v>
       </c>
       <c r="C913">
         <v>0.98</v>
       </c>
       <c r="D913" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" t="s">
         <v>4</v>
       </c>
       <c r="B914" s="2" t="s">
         <v>312</v>
       </c>
       <c r="C914">
         <v>0.98</v>
       </c>
       <c r="D914" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" t="s">
         <v>7</v>
       </c>
       <c r="B915" s="2" t="s">
         <v>312</v>
       </c>
+      <c r="C915">
+        <v>0.96</v>
+      </c>
       <c r="D915" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" t="s">
         <v>8</v>
       </c>
       <c r="B916" s="2" t="s">
         <v>312</v>
       </c>
       <c r="C916">
         <v>0.95</v>
       </c>
       <c r="D916" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" t="s">
         <v>4</v>
       </c>
       <c r="B917" s="2" t="s">
         <v>313</v>
       </c>
@@ -13494,50 +14400,53 @@
       <c r="D919" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" t="s">
         <v>4</v>
       </c>
       <c r="B920" s="2" t="s">
         <v>314</v>
       </c>
       <c r="C920">
         <v>0.98</v>
       </c>
       <c r="D920" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" t="s">
         <v>7</v>
       </c>
       <c r="B921" s="2" t="s">
         <v>314</v>
       </c>
+      <c r="C921">
+        <v>0.96</v>
+      </c>
       <c r="D921" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" t="s">
         <v>8</v>
       </c>
       <c r="B922" s="2" t="s">
         <v>314</v>
       </c>
       <c r="C922">
         <v>0.97</v>
       </c>
       <c r="D922" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" t="s">
         <v>4</v>
       </c>
       <c r="B923" s="2" t="s">
         <v>315</v>
       </c>
@@ -13687,75 +14596,81 @@
       <c r="D933" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" t="s">
         <v>8</v>
       </c>
       <c r="B934" s="2" t="s">
         <v>318</v>
       </c>
       <c r="C934">
         <v>0.81</v>
       </c>
       <c r="D934" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" t="s">
         <v>4</v>
       </c>
       <c r="B935" s="2" t="s">
         <v>319</v>
       </c>
+      <c r="C935">
+        <v>0.81</v>
+      </c>
       <c r="D935" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" t="s">
         <v>7</v>
       </c>
       <c r="B936" s="2" t="s">
         <v>319</v>
       </c>
       <c r="C936">
         <v>0.8</v>
       </c>
       <c r="D936" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" t="s">
         <v>8</v>
       </c>
       <c r="B937" s="2" t="s">
         <v>319</v>
       </c>
+      <c r="C937">
+        <v>0.78</v>
+      </c>
       <c r="D937" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" t="s">
         <v>4</v>
       </c>
       <c r="B938" s="2" t="s">
         <v>320</v>
       </c>
       <c r="C938">
         <v>0.85</v>
       </c>
       <c r="D938" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" t="s">
         <v>7</v>
       </c>
       <c r="B939" s="2" t="s">
         <v>320</v>
       </c>
@@ -13835,50 +14750,53 @@
       <c r="D944" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" t="s">
         <v>7</v>
       </c>
       <c r="B945" s="2" t="s">
         <v>322</v>
       </c>
       <c r="C945">
         <v>0.77</v>
       </c>
       <c r="D945" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" t="s">
         <v>8</v>
       </c>
       <c r="B946" s="2" t="s">
         <v>322</v>
       </c>
+      <c r="C946">
+        <v>0.76</v>
+      </c>
       <c r="D946" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" t="s">
         <v>4</v>
       </c>
       <c r="B947" s="2" t="s">
         <v>323</v>
       </c>
       <c r="C947">
         <v>0.82</v>
       </c>
       <c r="D947" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" t="s">
         <v>7</v>
       </c>
       <c r="B948" s="2" t="s">
         <v>323</v>
       </c>
@@ -13944,50 +14862,53 @@
       <c r="D952" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" t="s">
         <v>4</v>
       </c>
       <c r="B953" s="2" t="s">
         <v>325</v>
       </c>
       <c r="C953">
         <v>0.98</v>
       </c>
       <c r="D953" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" t="s">
         <v>7</v>
       </c>
       <c r="B954" s="2" t="s">
         <v>325</v>
       </c>
+      <c r="C954">
+        <v>0.94</v>
+      </c>
       <c r="D954" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" t="s">
         <v>8</v>
       </c>
       <c r="B955" s="2" t="s">
         <v>325</v>
       </c>
       <c r="C955">
         <v>0.9</v>
       </c>
       <c r="D955" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" t="s">
         <v>4</v>
       </c>
       <c r="B956" s="2" t="s">
         <v>326</v>
       </c>
@@ -14109,50 +15030,53 @@
       <c r="D964" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" t="s">
         <v>4</v>
       </c>
       <c r="B965" s="2" t="s">
         <v>329</v>
       </c>
       <c r="C965">
         <v>1.09</v>
       </c>
       <c r="D965" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" t="s">
         <v>7</v>
       </c>
       <c r="B966" s="2" t="s">
         <v>329</v>
       </c>
+      <c r="C966">
+        <v>1.05</v>
+      </c>
       <c r="D966" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" t="s">
         <v>8</v>
       </c>
       <c r="B967" s="2" t="s">
         <v>329</v>
       </c>
       <c r="C967">
         <v>1.27</v>
       </c>
       <c r="D967" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" t="s">
         <v>4</v>
       </c>
       <c r="B968" s="2" t="s">
         <v>330</v>
       </c>
@@ -14232,50 +15156,53 @@
       <c r="D973" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" t="s">
         <v>4</v>
       </c>
       <c r="B974" s="2" t="s">
         <v>332</v>
       </c>
       <c r="C974">
         <v>1.27</v>
       </c>
       <c r="D974" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" t="s">
         <v>7</v>
       </c>
       <c r="B975" s="2" t="s">
         <v>332</v>
       </c>
+      <c r="C975">
+        <v>1.19</v>
+      </c>
       <c r="D975" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" t="s">
         <v>8</v>
       </c>
       <c r="B976" s="2" t="s">
         <v>332</v>
       </c>
       <c r="C976">
         <v>1.39</v>
       </c>
       <c r="D976" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" t="s">
         <v>4</v>
       </c>
       <c r="B977" s="2" t="s">
         <v>333</v>
       </c>
@@ -14369,50 +15296,53 @@
       <c r="D983" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" t="s">
         <v>7</v>
       </c>
       <c r="B984" s="2" t="s">
         <v>335</v>
       </c>
       <c r="C984">
         <v>0.98</v>
       </c>
       <c r="D984" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" t="s">
         <v>8</v>
       </c>
       <c r="B985" s="2" t="s">
         <v>335</v>
       </c>
+      <c r="C985">
+        <v>0.97</v>
+      </c>
       <c r="D985" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" t="s">
         <v>4</v>
       </c>
       <c r="B986" s="2" t="s">
         <v>336</v>
       </c>
       <c r="C986">
         <v>0.94</v>
       </c>
       <c r="D986" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" t="s">
         <v>7</v>
       </c>
       <c r="B987" s="2" t="s">
         <v>336</v>
       </c>
@@ -14534,50 +15464,53 @@
       <c r="D995" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" t="s">
         <v>7</v>
       </c>
       <c r="B996" s="2" t="s">
         <v>339</v>
       </c>
       <c r="C996">
         <v>1.01</v>
       </c>
       <c r="D996" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" t="s">
         <v>8</v>
       </c>
       <c r="B997" s="2" t="s">
         <v>339</v>
       </c>
+      <c r="C997">
+        <v>0.98</v>
+      </c>
       <c r="D997" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" t="s">
         <v>4</v>
       </c>
       <c r="B998" s="2" t="s">
         <v>340</v>
       </c>
       <c r="C998">
         <v>1.17</v>
       </c>
       <c r="D998" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" t="s">
         <v>7</v>
       </c>
       <c r="B999" s="2" t="s">
         <v>340</v>
       </c>
@@ -14643,167 +15576,179 @@
       <c r="D1003" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" t="s">
         <v>4</v>
       </c>
       <c r="B1004" s="2" t="s">
         <v>342</v>
       </c>
       <c r="C1004">
         <v>1.17</v>
       </c>
       <c r="D1004" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" t="s">
         <v>7</v>
       </c>
       <c r="B1005" s="2" t="s">
         <v>342</v>
       </c>
+      <c r="C1005">
+        <v>1.07</v>
+      </c>
       <c r="D1005" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006" t="s">
         <v>8</v>
       </c>
       <c r="B1006" s="2" t="s">
         <v>342</v>
       </c>
       <c r="C1006">
         <v>1.01</v>
       </c>
       <c r="D1006" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007" t="s">
         <v>4</v>
       </c>
       <c r="B1007" s="2" t="s">
         <v>343</v>
       </c>
       <c r="C1007">
         <v>1.19</v>
       </c>
       <c r="D1007" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008" t="s">
         <v>7</v>
       </c>
       <c r="B1008" s="2" t="s">
         <v>343</v>
       </c>
+      <c r="C1008">
+        <v>1.07</v>
+      </c>
       <c r="D1008" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009" t="s">
         <v>8</v>
       </c>
       <c r="B1009" s="2" t="s">
         <v>343</v>
       </c>
       <c r="C1009">
         <v>1.29</v>
       </c>
       <c r="D1009" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010" t="s">
         <v>4</v>
       </c>
       <c r="B1010" s="2" t="s">
         <v>344</v>
       </c>
       <c r="C1010">
         <v>1.08</v>
       </c>
       <c r="D1010" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" t="s">
         <v>7</v>
       </c>
       <c r="B1011" s="2" t="s">
         <v>344</v>
       </c>
+      <c r="C1011">
+        <v>1.05</v>
+      </c>
       <c r="D1011" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" t="s">
         <v>8</v>
       </c>
       <c r="B1012" s="2" t="s">
         <v>344</v>
       </c>
       <c r="C1012">
         <v>1.15</v>
       </c>
       <c r="D1012" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" t="s">
         <v>4</v>
       </c>
       <c r="B1013" s="2" t="s">
         <v>345</v>
       </c>
       <c r="C1013">
         <v>1.11</v>
       </c>
       <c r="D1013" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" t="s">
         <v>7</v>
       </c>
       <c r="B1014" s="2" t="s">
         <v>345</v>
       </c>
+      <c r="C1014">
+        <v>1.06</v>
+      </c>
       <c r="D1014" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" t="s">
         <v>8</v>
       </c>
       <c r="B1015" s="2" t="s">
         <v>345</v>
       </c>
       <c r="C1015">
         <v>1.02</v>
       </c>
       <c r="D1015" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" t="s">
         <v>4</v>
       </c>
       <c r="B1016" s="2" t="s">
         <v>346</v>
       </c>
@@ -14855,153 +15800,165 @@
       <c r="D1019" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" t="s">
         <v>7</v>
       </c>
       <c r="B1020" s="2" t="s">
         <v>347</v>
       </c>
       <c r="C1020">
         <v>1.05</v>
       </c>
       <c r="D1020" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" t="s">
         <v>8</v>
       </c>
       <c r="B1021" s="2" t="s">
         <v>347</v>
       </c>
+      <c r="C1021">
+        <v>1.27</v>
+      </c>
       <c r="D1021" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" t="s">
         <v>4</v>
       </c>
       <c r="B1022" s="2" t="s">
         <v>348</v>
       </c>
       <c r="C1022">
         <v>1.09</v>
       </c>
       <c r="D1022" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" t="s">
         <v>7</v>
       </c>
       <c r="B1023" s="2" t="s">
         <v>348</v>
       </c>
+      <c r="C1023">
+        <v>1.06</v>
+      </c>
       <c r="D1023" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" t="s">
         <v>8</v>
       </c>
       <c r="B1024" s="2" t="s">
         <v>348</v>
       </c>
       <c r="C1024">
         <v>1.03</v>
       </c>
       <c r="D1024" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" t="s">
         <v>4</v>
       </c>
       <c r="B1025" s="2" t="s">
         <v>349</v>
       </c>
       <c r="C1025">
         <v>1.02</v>
       </c>
       <c r="D1025" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" t="s">
         <v>7</v>
       </c>
       <c r="B1026" s="2" t="s">
         <v>349</v>
       </c>
+      <c r="C1026">
+        <v>1.0</v>
+      </c>
       <c r="D1026" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" t="s">
         <v>8</v>
       </c>
       <c r="B1027" s="2" t="s">
         <v>349</v>
       </c>
       <c r="C1027">
         <v>0.98</v>
       </c>
       <c r="D1027" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" t="s">
         <v>4</v>
       </c>
       <c r="B1028" s="2" t="s">
         <v>350</v>
       </c>
       <c r="C1028">
         <v>1.14</v>
       </c>
       <c r="D1028" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" t="s">
         <v>7</v>
       </c>
       <c r="B1029" s="2" t="s">
         <v>350</v>
       </c>
+      <c r="C1029">
+        <v>1.09</v>
+      </c>
       <c r="D1029" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" t="s">
         <v>8</v>
       </c>
       <c r="B1030" s="2" t="s">
         <v>350</v>
       </c>
       <c r="C1030">
         <v>1.05</v>
       </c>
       <c r="D1030" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" t="s">
         <v>4</v>
       </c>
       <c r="B1031" s="2" t="s">
         <v>351</v>
       </c>
@@ -15039,50 +15996,53 @@
       <c r="D1033" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" t="s">
         <v>4</v>
       </c>
       <c r="B1034" s="2" t="s">
         <v>352</v>
       </c>
       <c r="C1034">
         <v>0.98</v>
       </c>
       <c r="D1034" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" t="s">
         <v>7</v>
       </c>
       <c r="B1035" s="2" t="s">
         <v>352</v>
       </c>
+      <c r="C1035">
+        <v>0.94</v>
+      </c>
       <c r="D1035" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" t="s">
         <v>8</v>
       </c>
       <c r="B1036" s="2" t="s">
         <v>352</v>
       </c>
       <c r="C1036">
         <v>0.91</v>
       </c>
       <c r="D1036" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" t="s">
         <v>4</v>
       </c>
       <c r="B1037" s="2" t="s">
         <v>353</v>
       </c>
@@ -15120,50 +16080,53 @@
       <c r="D1039" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" t="s">
         <v>4</v>
       </c>
       <c r="B1040" s="2" t="s">
         <v>354</v>
       </c>
       <c r="C1040">
         <v>0.99</v>
       </c>
       <c r="D1040" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" t="s">
         <v>7</v>
       </c>
       <c r="B1041" s="2" t="s">
         <v>354</v>
       </c>
+      <c r="C1041">
+        <v>0.95</v>
+      </c>
       <c r="D1041" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" t="s">
         <v>8</v>
       </c>
       <c r="B1042" s="2" t="s">
         <v>354</v>
       </c>
       <c r="C1042">
         <v>0.92</v>
       </c>
       <c r="D1042" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" t="s">
         <v>4</v>
       </c>
       <c r="B1043" s="2" t="s">
         <v>355</v>
       </c>
@@ -15173,75 +16136,81 @@
       <c r="D1043" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" t="s">
         <v>7</v>
       </c>
       <c r="B1044" s="2" t="s">
         <v>355</v>
       </c>
       <c r="C1044">
         <v>0.88</v>
       </c>
       <c r="D1044" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" t="s">
         <v>8</v>
       </c>
       <c r="B1045" s="2" t="s">
         <v>355</v>
       </c>
+      <c r="C1045">
+        <v>0.86</v>
+      </c>
       <c r="D1045" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" t="s">
         <v>4</v>
       </c>
       <c r="B1046" s="2" t="s">
         <v>356</v>
       </c>
       <c r="C1046">
         <v>1.15</v>
       </c>
       <c r="D1046" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" t="s">
         <v>7</v>
       </c>
       <c r="B1047" s="2" t="s">
         <v>356</v>
       </c>
+      <c r="C1047">
+        <v>1.09</v>
+      </c>
       <c r="D1047" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" t="s">
         <v>8</v>
       </c>
       <c r="B1048" s="2" t="s">
         <v>356</v>
       </c>
       <c r="C1048">
         <v>1.34</v>
       </c>
       <c r="D1048" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" t="s">
         <v>4</v>
       </c>
       <c r="B1049" s="2" t="s">
         <v>357</v>
       </c>
@@ -15293,50 +16262,53 @@
       <c r="D1052" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" t="s">
         <v>7</v>
       </c>
       <c r="B1053" s="2" t="s">
         <v>358</v>
       </c>
       <c r="C1053">
         <v>1.02</v>
       </c>
       <c r="D1053" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" t="s">
         <v>8</v>
       </c>
       <c r="B1054" s="2" t="s">
         <v>358</v>
       </c>
+      <c r="C1054">
+        <v>0.98</v>
+      </c>
       <c r="D1054" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" t="s">
         <v>4</v>
       </c>
       <c r="B1055" s="2" t="s">
         <v>359</v>
       </c>
       <c r="C1055">
         <v>0.96</v>
       </c>
       <c r="D1055" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" t="s">
         <v>7</v>
       </c>
       <c r="B1056" s="2" t="s">
         <v>359</v>
       </c>
@@ -15542,50 +16514,53 @@
       <c r="D1070" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" t="s">
         <v>7</v>
       </c>
       <c r="B1071" s="2" t="s">
         <v>364</v>
       </c>
       <c r="C1071">
         <v>0.74</v>
       </c>
       <c r="D1071" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" t="s">
         <v>8</v>
       </c>
       <c r="B1072" s="2" t="s">
         <v>364</v>
       </c>
+      <c r="C1072">
+        <v>1.17</v>
+      </c>
       <c r="D1072" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" t="s">
         <v>4</v>
       </c>
       <c r="B1073" s="2" t="s">
         <v>365</v>
       </c>
       <c r="C1073">
         <v>0.98</v>
       </c>
       <c r="D1073" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" t="s">
         <v>7</v>
       </c>
       <c r="B1074" s="2" t="s">
         <v>365</v>
       </c>
@@ -15679,75 +16654,81 @@
       <c r="D1080" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" t="s">
         <v>8</v>
       </c>
       <c r="B1081" s="2" t="s">
         <v>367</v>
       </c>
       <c r="C1081">
         <v>1.0</v>
       </c>
       <c r="D1081" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" t="s">
         <v>4</v>
       </c>
       <c r="B1082" s="2" t="s">
         <v>368</v>
       </c>
+      <c r="C1082">
+        <v>1.0</v>
+      </c>
       <c r="D1082" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" t="s">
         <v>7</v>
       </c>
       <c r="B1083" s="2" t="s">
         <v>368</v>
       </c>
       <c r="C1083">
         <v>0.95</v>
       </c>
       <c r="D1083" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" t="s">
         <v>8</v>
       </c>
       <c r="B1084" s="2" t="s">
         <v>368</v>
       </c>
+      <c r="C1084">
+        <v>1.01</v>
+      </c>
       <c r="D1084" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" t="s">
         <v>4</v>
       </c>
       <c r="B1085" s="2" t="s">
         <v>369</v>
       </c>
       <c r="C1085">
         <v>0.98</v>
       </c>
       <c r="D1085" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" t="s">
         <v>7</v>
       </c>
       <c r="B1086" s="2" t="s">
         <v>369</v>
       </c>
@@ -15785,60 +16766,66 @@
       <c r="D1088" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" t="s">
         <v>7</v>
       </c>
       <c r="B1089" s="2" t="s">
         <v>370</v>
       </c>
       <c r="C1089">
         <v>0.91</v>
       </c>
       <c r="D1089" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" t="s">
         <v>8</v>
       </c>
       <c r="B1090" s="2" t="s">
         <v>370</v>
       </c>
+      <c r="C1090">
+        <v>0.88</v>
+      </c>
       <c r="D1090" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" t="s">
         <v>4</v>
       </c>
       <c r="B1091" s="2" t="s">
         <v>371</v>
+      </c>
+      <c r="C1091">
+        <v>0.99</v>
       </c>
       <c r="D1091" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" t="s">
         <v>7</v>
       </c>
       <c r="B1092" s="2" t="s">
         <v>371</v>
       </c>
       <c r="C1092">
         <v>0.91</v>
       </c>
       <c r="D1092" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" t="s">
         <v>8</v>
       </c>
       <c r="B1093" s="2" t="s">
         <v>371</v>