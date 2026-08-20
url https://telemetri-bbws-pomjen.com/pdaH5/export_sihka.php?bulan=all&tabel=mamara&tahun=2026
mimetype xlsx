--- v0 (2026-07-05)
+++ v1 (2026-08-20)
@@ -9346,1556 +9346,1970 @@
       <c r="D558" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" t="s">
         <v>8</v>
       </c>
       <c r="B559" s="2" t="s">
         <v>193</v>
       </c>
       <c r="C559">
         <v>1.64</v>
       </c>
       <c r="D559" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" t="s">
         <v>4</v>
       </c>
       <c r="B560" s="2" t="s">
         <v>194</v>
       </c>
+      <c r="C560">
+        <v>1.64</v>
+      </c>
       <c r="D560" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" t="s">
         <v>7</v>
       </c>
       <c r="B561" s="2" t="s">
         <v>194</v>
       </c>
+      <c r="C561">
+        <v>1.64</v>
+      </c>
       <c r="D561" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" t="s">
         <v>8</v>
       </c>
       <c r="B562" s="2" t="s">
         <v>194</v>
       </c>
+      <c r="C562">
+        <v>1.64</v>
+      </c>
       <c r="D562" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" t="s">
         <v>4</v>
       </c>
       <c r="B563" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C563">
+        <v>1.64</v>
+      </c>
       <c r="D563" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" t="s">
         <v>7</v>
       </c>
       <c r="B564" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C564">
+        <v>1.64</v>
+      </c>
       <c r="D564" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" t="s">
         <v>8</v>
       </c>
       <c r="B565" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C565">
+        <v>1.64</v>
+      </c>
       <c r="D565" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" t="s">
         <v>4</v>
       </c>
       <c r="B566" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C566">
+        <v>1.64</v>
+      </c>
       <c r="D566" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" t="s">
         <v>7</v>
       </c>
       <c r="B567" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C567">
+        <v>1.64</v>
+      </c>
       <c r="D567" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" t="s">
         <v>8</v>
       </c>
       <c r="B568" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C568">
+        <v>1.64</v>
+      </c>
       <c r="D568" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" t="s">
         <v>4</v>
       </c>
       <c r="B569" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C569">
+        <v>1.64</v>
+      </c>
       <c r="D569" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" t="s">
         <v>7</v>
       </c>
       <c r="B570" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C570">
+        <v>1.64</v>
+      </c>
       <c r="D570" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" t="s">
         <v>8</v>
       </c>
       <c r="B571" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C571">
+        <v>1.64</v>
+      </c>
       <c r="D571" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" t="s">
         <v>4</v>
       </c>
       <c r="B572" s="2" t="s">
         <v>198</v>
       </c>
+      <c r="C572">
+        <v>1.64</v>
+      </c>
       <c r="D572" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" t="s">
         <v>7</v>
       </c>
       <c r="B573" s="2" t="s">
         <v>198</v>
       </c>
+      <c r="C573">
+        <v>1.64</v>
+      </c>
       <c r="D573" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" t="s">
         <v>8</v>
       </c>
       <c r="B574" s="2" t="s">
         <v>198</v>
       </c>
+      <c r="C574">
+        <v>1.64</v>
+      </c>
       <c r="D574" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" t="s">
         <v>4</v>
       </c>
       <c r="B575" s="2" t="s">
         <v>199</v>
       </c>
+      <c r="C575">
+        <v>1.64</v>
+      </c>
       <c r="D575" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" t="s">
         <v>7</v>
       </c>
       <c r="B576" s="2" t="s">
         <v>199</v>
       </c>
+      <c r="C576">
+        <v>1.64</v>
+      </c>
       <c r="D576" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" t="s">
         <v>8</v>
       </c>
       <c r="B577" s="2" t="s">
         <v>199</v>
       </c>
+      <c r="C577">
+        <v>1.64</v>
+      </c>
       <c r="D577" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" t="s">
         <v>4</v>
       </c>
       <c r="B578" s="2" t="s">
         <v>200</v>
       </c>
+      <c r="C578">
+        <v>1.64</v>
+      </c>
       <c r="D578" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" t="s">
         <v>7</v>
       </c>
       <c r="B579" s="2" t="s">
         <v>200</v>
       </c>
+      <c r="C579">
+        <v>1.64</v>
+      </c>
       <c r="D579" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" t="s">
         <v>8</v>
       </c>
       <c r="B580" s="2" t="s">
         <v>200</v>
       </c>
+      <c r="C580">
+        <v>1.64</v>
+      </c>
       <c r="D580" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" t="s">
         <v>4</v>
       </c>
       <c r="B581" s="2" t="s">
         <v>201</v>
       </c>
+      <c r="C581">
+        <v>1.64</v>
+      </c>
       <c r="D581" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" t="s">
         <v>7</v>
       </c>
       <c r="B582" s="2" t="s">
         <v>201</v>
       </c>
+      <c r="C582">
+        <v>1.64</v>
+      </c>
       <c r="D582" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" t="s">
         <v>8</v>
       </c>
       <c r="B583" s="2" t="s">
         <v>201</v>
       </c>
+      <c r="C583">
+        <v>1.64</v>
+      </c>
       <c r="D583" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" t="s">
         <v>4</v>
       </c>
       <c r="B584" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C584">
+        <v>1.64</v>
+      </c>
       <c r="D584" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" t="s">
         <v>7</v>
       </c>
       <c r="B585" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C585">
+        <v>1.64</v>
+      </c>
       <c r="D585" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" t="s">
         <v>8</v>
       </c>
       <c r="B586" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C586">
+        <v>1.64</v>
+      </c>
       <c r="D586" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" t="s">
         <v>4</v>
       </c>
       <c r="B587" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C587">
+        <v>1.64</v>
+      </c>
       <c r="D587" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
         <v>7</v>
       </c>
       <c r="B588" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C588">
+        <v>1.64</v>
+      </c>
       <c r="D588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
         <v>8</v>
       </c>
       <c r="B589" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C589">
+        <v>1.64</v>
+      </c>
       <c r="D589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
         <v>4</v>
       </c>
       <c r="B590" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C590">
+        <v>1.64</v>
+      </c>
       <c r="D590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
         <v>7</v>
       </c>
       <c r="B591" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C591">
+        <v>1.64</v>
+      </c>
       <c r="D591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
         <v>8</v>
       </c>
       <c r="B592" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C592">
+        <v>1.64</v>
+      </c>
       <c r="D592" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" t="s">
         <v>4</v>
       </c>
       <c r="B593" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="C593">
+        <v>1.64</v>
+      </c>
       <c r="D593" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" t="s">
         <v>7</v>
       </c>
       <c r="B594" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="C594">
+        <v>1.64</v>
+      </c>
       <c r="D594" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" t="s">
         <v>8</v>
       </c>
       <c r="B595" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="C595">
+        <v>1.64</v>
+      </c>
       <c r="D595" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" t="s">
         <v>4</v>
       </c>
       <c r="B596" s="2" t="s">
         <v>206</v>
       </c>
+      <c r="C596">
+        <v>1.64</v>
+      </c>
       <c r="D596" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" t="s">
         <v>7</v>
       </c>
       <c r="B597" s="2" t="s">
         <v>206</v>
       </c>
+      <c r="C597">
+        <v>1.64</v>
+      </c>
       <c r="D597" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" t="s">
         <v>8</v>
       </c>
       <c r="B598" s="2" t="s">
         <v>206</v>
       </c>
+      <c r="C598">
+        <v>1.64</v>
+      </c>
       <c r="D598" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" t="s">
         <v>4</v>
       </c>
       <c r="B599" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C599">
+        <v>1.64</v>
+      </c>
       <c r="D599" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" t="s">
         <v>7</v>
       </c>
       <c r="B600" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C600">
+        <v>1.64</v>
+      </c>
       <c r="D600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" t="s">
         <v>8</v>
       </c>
       <c r="B601" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C601">
+        <v>1.64</v>
+      </c>
       <c r="D601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" t="s">
         <v>4</v>
       </c>
       <c r="B602" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C602">
+        <v>1.64</v>
+      </c>
       <c r="D602" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" t="s">
         <v>7</v>
       </c>
       <c r="B603" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C603">
+        <v>1.64</v>
+      </c>
       <c r="D603" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" t="s">
         <v>8</v>
       </c>
       <c r="B604" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C604">
+        <v>1.64</v>
+      </c>
       <c r="D604" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" t="s">
         <v>4</v>
       </c>
       <c r="B605" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C605">
+        <v>1.64</v>
+      </c>
       <c r="D605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" t="s">
         <v>7</v>
       </c>
       <c r="B606" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C606">
+        <v>1.64</v>
+      </c>
       <c r="D606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" t="s">
         <v>8</v>
       </c>
       <c r="B607" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C607">
+        <v>1.64</v>
+      </c>
       <c r="D607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" t="s">
         <v>4</v>
       </c>
       <c r="B608" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C608">
+        <v>1.64</v>
+      </c>
       <c r="D608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" t="s">
         <v>7</v>
       </c>
       <c r="B609" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C609">
+        <v>1.64</v>
+      </c>
       <c r="D609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" t="s">
         <v>8</v>
       </c>
       <c r="B610" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C610">
+        <v>1.64</v>
+      </c>
       <c r="D610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" t="s">
         <v>4</v>
       </c>
       <c r="B611" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C611">
+        <v>1.64</v>
+      </c>
       <c r="D611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
         <v>7</v>
       </c>
       <c r="B612" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C612">
+        <v>1.64</v>
+      </c>
       <c r="D612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" t="s">
         <v>8</v>
       </c>
       <c r="B613" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C613">
+        <v>1.64</v>
+      </c>
       <c r="D613" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" t="s">
         <v>4</v>
       </c>
       <c r="B614" s="2" t="s">
         <v>212</v>
       </c>
+      <c r="C614">
+        <v>1.64</v>
+      </c>
       <c r="D614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" t="s">
         <v>7</v>
       </c>
       <c r="B615" s="2" t="s">
         <v>212</v>
       </c>
+      <c r="C615">
+        <v>1.64</v>
+      </c>
       <c r="D615" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" t="s">
         <v>8</v>
       </c>
       <c r="B616" s="2" t="s">
         <v>212</v>
       </c>
+      <c r="C616">
+        <v>1.64</v>
+      </c>
       <c r="D616" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" t="s">
         <v>4</v>
       </c>
       <c r="B617" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C617">
+        <v>1.64</v>
+      </c>
       <c r="D617" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" t="s">
         <v>7</v>
       </c>
       <c r="B618" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C618">
+        <v>1.64</v>
+      </c>
       <c r="D618" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" t="s">
         <v>8</v>
       </c>
       <c r="B619" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C619">
+        <v>1.64</v>
+      </c>
       <c r="D619" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" t="s">
         <v>4</v>
       </c>
       <c r="B620" s="2" t="s">
         <v>214</v>
       </c>
+      <c r="C620">
+        <v>1.64</v>
+      </c>
       <c r="D620" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" t="s">
         <v>7</v>
       </c>
       <c r="B621" s="2" t="s">
         <v>214</v>
       </c>
+      <c r="C621">
+        <v>1.64</v>
+      </c>
       <c r="D621" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" t="s">
         <v>8</v>
       </c>
       <c r="B622" s="2" t="s">
         <v>214</v>
       </c>
+      <c r="C622">
+        <v>1.64</v>
+      </c>
       <c r="D622" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" t="s">
         <v>4</v>
       </c>
       <c r="B623" s="2" t="s">
         <v>215</v>
       </c>
+      <c r="C623">
+        <v>1.64</v>
+      </c>
       <c r="D623" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" t="s">
         <v>7</v>
       </c>
       <c r="B624" s="2" t="s">
         <v>215</v>
       </c>
+      <c r="C624">
+        <v>1.64</v>
+      </c>
       <c r="D624" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" t="s">
         <v>8</v>
       </c>
       <c r="B625" s="2" t="s">
         <v>215</v>
       </c>
+      <c r="C625">
+        <v>1.64</v>
+      </c>
       <c r="D625" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" t="s">
         <v>4</v>
       </c>
       <c r="B626" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C626">
+        <v>1.64</v>
+      </c>
       <c r="D626" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" t="s">
         <v>7</v>
       </c>
       <c r="B627" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C627">
+        <v>1.64</v>
+      </c>
       <c r="D627" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" t="s">
         <v>8</v>
       </c>
       <c r="B628" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C628">
+        <v>1.64</v>
+      </c>
       <c r="D628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" t="s">
         <v>4</v>
       </c>
       <c r="B629" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C629">
+        <v>1.64</v>
+      </c>
       <c r="D629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" t="s">
         <v>7</v>
       </c>
       <c r="B630" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C630">
+        <v>1.64</v>
+      </c>
       <c r="D630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" t="s">
         <v>8</v>
       </c>
       <c r="B631" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C631">
+        <v>1.64</v>
+      </c>
       <c r="D631" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" t="s">
         <v>4</v>
       </c>
       <c r="B632" s="2" t="s">
         <v>218</v>
       </c>
+      <c r="C632">
+        <v>1.64</v>
+      </c>
       <c r="D632" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" t="s">
         <v>7</v>
       </c>
       <c r="B633" s="2" t="s">
         <v>218</v>
       </c>
+      <c r="C633">
+        <v>1.64</v>
+      </c>
       <c r="D633" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" t="s">
         <v>8</v>
       </c>
       <c r="B634" s="2" t="s">
         <v>218</v>
       </c>
+      <c r="C634">
+        <v>1.64</v>
+      </c>
       <c r="D634" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" t="s">
         <v>4</v>
       </c>
       <c r="B635" s="2" t="s">
         <v>219</v>
       </c>
+      <c r="C635">
+        <v>1.64</v>
+      </c>
       <c r="D635" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" t="s">
         <v>7</v>
       </c>
       <c r="B636" s="2" t="s">
         <v>219</v>
       </c>
+      <c r="C636">
+        <v>1.64</v>
+      </c>
       <c r="D636" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" t="s">
         <v>8</v>
       </c>
       <c r="B637" s="2" t="s">
         <v>219</v>
       </c>
+      <c r="C637">
+        <v>1.64</v>
+      </c>
       <c r="D637" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" t="s">
         <v>4</v>
       </c>
       <c r="B638" s="2" t="s">
         <v>220</v>
       </c>
+      <c r="C638">
+        <v>1.64</v>
+      </c>
       <c r="D638" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" t="s">
         <v>7</v>
       </c>
       <c r="B639" s="2" t="s">
         <v>220</v>
       </c>
+      <c r="C639">
+        <v>1.64</v>
+      </c>
       <c r="D639" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" t="s">
         <v>8</v>
       </c>
       <c r="B640" s="2" t="s">
         <v>220</v>
       </c>
+      <c r="C640">
+        <v>1.64</v>
+      </c>
       <c r="D640" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" t="s">
         <v>4</v>
       </c>
       <c r="B641" s="2" t="s">
         <v>221</v>
       </c>
+      <c r="C641">
+        <v>1.64</v>
+      </c>
       <c r="D641" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" t="s">
         <v>7</v>
       </c>
       <c r="B642" s="2" t="s">
         <v>221</v>
       </c>
+      <c r="C642">
+        <v>1.64</v>
+      </c>
       <c r="D642" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" t="s">
         <v>8</v>
       </c>
       <c r="B643" s="2" t="s">
         <v>221</v>
       </c>
+      <c r="C643">
+        <v>1.64</v>
+      </c>
       <c r="D643" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" t="s">
         <v>4</v>
       </c>
       <c r="B644" s="2" t="s">
         <v>222</v>
       </c>
+      <c r="C644">
+        <v>1.64</v>
+      </c>
       <c r="D644" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" t="s">
         <v>7</v>
       </c>
       <c r="B645" s="2" t="s">
         <v>222</v>
       </c>
+      <c r="C645">
+        <v>1.64</v>
+      </c>
       <c r="D645" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" t="s">
         <v>8</v>
       </c>
       <c r="B646" s="2" t="s">
         <v>222</v>
       </c>
+      <c r="C646">
+        <v>1.64</v>
+      </c>
       <c r="D646" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" t="s">
         <v>4</v>
       </c>
       <c r="B647" s="2" t="s">
         <v>223</v>
       </c>
+      <c r="C647">
+        <v>1.64</v>
+      </c>
       <c r="D647" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" t="s">
         <v>7</v>
       </c>
       <c r="B648" s="2" t="s">
         <v>223</v>
       </c>
+      <c r="C648">
+        <v>1.64</v>
+      </c>
       <c r="D648" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" t="s">
         <v>8</v>
       </c>
       <c r="B649" s="2" t="s">
         <v>223</v>
       </c>
+      <c r="C649">
+        <v>1.64</v>
+      </c>
       <c r="D649" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" t="s">
         <v>4</v>
       </c>
       <c r="B650" s="2" t="s">
         <v>224</v>
       </c>
+      <c r="C650">
+        <v>1.64</v>
+      </c>
       <c r="D650" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" t="s">
         <v>7</v>
       </c>
       <c r="B651" s="2" t="s">
         <v>224</v>
       </c>
+      <c r="C651">
+        <v>1.64</v>
+      </c>
       <c r="D651" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" t="s">
         <v>8</v>
       </c>
       <c r="B652" s="2" t="s">
         <v>224</v>
       </c>
+      <c r="C652">
+        <v>1.64</v>
+      </c>
       <c r="D652" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" t="s">
         <v>4</v>
       </c>
       <c r="B653" s="2" t="s">
         <v>225</v>
       </c>
+      <c r="C653">
+        <v>1.64</v>
+      </c>
       <c r="D653" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" t="s">
         <v>7</v>
       </c>
       <c r="B654" s="2" t="s">
         <v>225</v>
       </c>
+      <c r="C654">
+        <v>1.64</v>
+      </c>
       <c r="D654" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" t="s">
         <v>8</v>
       </c>
       <c r="B655" s="2" t="s">
         <v>225</v>
       </c>
+      <c r="C655">
+        <v>1.64</v>
+      </c>
       <c r="D655" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" t="s">
         <v>4</v>
       </c>
       <c r="B656" s="2" t="s">
         <v>226</v>
       </c>
+      <c r="C656">
+        <v>1.64</v>
+      </c>
       <c r="D656" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" t="s">
         <v>7</v>
       </c>
       <c r="B657" s="2" t="s">
         <v>226</v>
       </c>
+      <c r="C657">
+        <v>1.64</v>
+      </c>
       <c r="D657" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" t="s">
         <v>8</v>
       </c>
       <c r="B658" s="2" t="s">
         <v>226</v>
       </c>
+      <c r="C658">
+        <v>1.64</v>
+      </c>
       <c r="D658" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" t="s">
         <v>4</v>
       </c>
       <c r="B659" s="2" t="s">
         <v>227</v>
       </c>
+      <c r="C659">
+        <v>1.64</v>
+      </c>
       <c r="D659" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" t="s">
         <v>7</v>
       </c>
       <c r="B660" s="2" t="s">
         <v>227</v>
       </c>
+      <c r="C660">
+        <v>1.64</v>
+      </c>
       <c r="D660" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" t="s">
         <v>8</v>
       </c>
       <c r="B661" s="2" t="s">
         <v>227</v>
       </c>
+      <c r="C661">
+        <v>1.64</v>
+      </c>
       <c r="D661" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" t="s">
         <v>4</v>
       </c>
       <c r="B662" s="2" t="s">
         <v>228</v>
       </c>
+      <c r="C662">
+        <v>1.64</v>
+      </c>
       <c r="D662" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" t="s">
         <v>7</v>
       </c>
       <c r="B663" s="2" t="s">
         <v>228</v>
       </c>
+      <c r="C663">
+        <v>1.64</v>
+      </c>
       <c r="D663" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" t="s">
         <v>8</v>
       </c>
       <c r="B664" s="2" t="s">
         <v>228</v>
       </c>
+      <c r="C664">
+        <v>1.64</v>
+      </c>
       <c r="D664" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" t="s">
         <v>4</v>
       </c>
       <c r="B665" s="2" t="s">
         <v>229</v>
       </c>
+      <c r="C665">
+        <v>1.64</v>
+      </c>
       <c r="D665" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" t="s">
         <v>7</v>
       </c>
       <c r="B666" s="2" t="s">
         <v>229</v>
       </c>
+      <c r="C666">
+        <v>1.64</v>
+      </c>
       <c r="D666" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" t="s">
         <v>8</v>
       </c>
       <c r="B667" s="2" t="s">
         <v>229</v>
       </c>
+      <c r="C667">
+        <v>1.64</v>
+      </c>
       <c r="D667" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" t="s">
         <v>4</v>
       </c>
       <c r="B668" s="2" t="s">
         <v>230</v>
       </c>
+      <c r="C668">
+        <v>1.64</v>
+      </c>
       <c r="D668" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" t="s">
         <v>7</v>
       </c>
       <c r="B669" s="2" t="s">
         <v>230</v>
       </c>
+      <c r="C669">
+        <v>1.64</v>
+      </c>
       <c r="D669" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" t="s">
         <v>8</v>
       </c>
       <c r="B670" s="2" t="s">
         <v>230</v>
       </c>
+      <c r="C670">
+        <v>1.64</v>
+      </c>
       <c r="D670" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" t="s">
         <v>4</v>
       </c>
       <c r="B671" s="2" t="s">
         <v>231</v>
       </c>
+      <c r="C671">
+        <v>1.64</v>
+      </c>
       <c r="D671" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" t="s">
         <v>7</v>
       </c>
       <c r="B672" s="2" t="s">
         <v>231</v>
       </c>
+      <c r="C672">
+        <v>1.64</v>
+      </c>
       <c r="D672" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" t="s">
         <v>8</v>
       </c>
       <c r="B673" s="2" t="s">
         <v>231</v>
       </c>
+      <c r="C673">
+        <v>1.64</v>
+      </c>
       <c r="D673" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" t="s">
         <v>4</v>
       </c>
       <c r="B674" s="2" t="s">
         <v>232</v>
       </c>
+      <c r="C674">
+        <v>1.64</v>
+      </c>
       <c r="D674" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" t="s">
         <v>7</v>
       </c>
       <c r="B675" s="2" t="s">
         <v>232</v>
       </c>
+      <c r="C675">
+        <v>1.64</v>
+      </c>
       <c r="D675" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" t="s">
         <v>8</v>
       </c>
       <c r="B676" s="2" t="s">
         <v>232</v>
       </c>
+      <c r="C676">
+        <v>1.64</v>
+      </c>
       <c r="D676" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" t="s">
         <v>4</v>
       </c>
       <c r="B677" s="2" t="s">
         <v>233</v>
       </c>
+      <c r="C677">
+        <v>1.64</v>
+      </c>
       <c r="D677" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" t="s">
         <v>7</v>
       </c>
       <c r="B678" s="2" t="s">
         <v>233</v>
       </c>
+      <c r="C678">
+        <v>1.64</v>
+      </c>
       <c r="D678" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" t="s">
         <v>8</v>
       </c>
       <c r="B679" s="2" t="s">
         <v>233</v>
       </c>
+      <c r="C679">
+        <v>1.64</v>
+      </c>
       <c r="D679" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" t="s">
         <v>4</v>
       </c>
       <c r="B680" s="2" t="s">
         <v>234</v>
       </c>
+      <c r="C680">
+        <v>1.64</v>
+      </c>
       <c r="D680" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" t="s">
         <v>7</v>
       </c>
       <c r="B681" s="2" t="s">
         <v>234</v>
       </c>
+      <c r="C681">
+        <v>1.64</v>
+      </c>
       <c r="D681" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" t="s">
         <v>8</v>
       </c>
       <c r="B682" s="2" t="s">
         <v>234</v>
       </c>
+      <c r="C682">
+        <v>1.64</v>
+      </c>
       <c r="D682" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" t="s">
         <v>4</v>
       </c>
       <c r="B683" s="2" t="s">
         <v>235</v>
       </c>
+      <c r="C683">
+        <v>1.64</v>
+      </c>
       <c r="D683" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" t="s">
         <v>7</v>
       </c>
       <c r="B684" s="2" t="s">
         <v>235</v>
       </c>
+      <c r="C684">
+        <v>1.64</v>
+      </c>
       <c r="D684" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" t="s">
         <v>8</v>
       </c>
       <c r="B685" s="2" t="s">
         <v>235</v>
       </c>
+      <c r="C685">
+        <v>1.64</v>
+      </c>
       <c r="D685" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" t="s">
         <v>4</v>
       </c>
       <c r="B686" s="2" t="s">
         <v>236</v>
       </c>
+      <c r="C686">
+        <v>1.64</v>
+      </c>
       <c r="D686" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" t="s">
         <v>7</v>
       </c>
       <c r="B687" s="2" t="s">
         <v>236</v>
       </c>
+      <c r="C687">
+        <v>1.64</v>
+      </c>
       <c r="D687" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" t="s">
         <v>8</v>
       </c>
       <c r="B688" s="2" t="s">
         <v>236</v>
       </c>
+      <c r="C688">
+        <v>1.64</v>
+      </c>
       <c r="D688" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" t="s">
         <v>4</v>
       </c>
       <c r="B689" s="2" t="s">
         <v>237</v>
       </c>
+      <c r="C689">
+        <v>1.64</v>
+      </c>
       <c r="D689" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" t="s">
         <v>7</v>
       </c>
       <c r="B690" s="2" t="s">
         <v>237</v>
       </c>
+      <c r="C690">
+        <v>1.64</v>
+      </c>
       <c r="D690" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" t="s">
         <v>8</v>
       </c>
       <c r="B691" s="2" t="s">
         <v>237</v>
       </c>
+      <c r="C691">
+        <v>1.64</v>
+      </c>
       <c r="D691" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" t="s">
         <v>4</v>
       </c>
       <c r="B692" s="2" t="s">
         <v>238</v>
       </c>
+      <c r="C692">
+        <v>1.64</v>
+      </c>
       <c r="D692" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" t="s">
         <v>7</v>
       </c>
       <c r="B693" s="2" t="s">
         <v>238</v>
       </c>
+      <c r="C693">
+        <v>1.64</v>
+      </c>
       <c r="D693" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" t="s">
         <v>8</v>
       </c>
       <c r="B694" s="2" t="s">
         <v>238</v>
       </c>
+      <c r="C694">
+        <v>1.64</v>
+      </c>
       <c r="D694" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" t="s">
         <v>4</v>
       </c>
       <c r="B695" s="2" t="s">
         <v>239</v>
       </c>
+      <c r="C695">
+        <v>1.64</v>
+      </c>
       <c r="D695" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" t="s">
         <v>7</v>
       </c>
       <c r="B696" s="2" t="s">
         <v>239</v>
       </c>
+      <c r="C696">
+        <v>1.64</v>
+      </c>
       <c r="D696" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" t="s">
         <v>8</v>
       </c>
       <c r="B697" s="2" t="s">
         <v>239</v>
+      </c>
+      <c r="C697">
+        <v>1.64</v>
       </c>
       <c r="D697" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" t="s">
         <v>4</v>
       </c>
       <c r="B698" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D698" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" t="s">
         <v>7</v>
       </c>
       <c r="B699" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D699" t="s">
         <v>6</v>