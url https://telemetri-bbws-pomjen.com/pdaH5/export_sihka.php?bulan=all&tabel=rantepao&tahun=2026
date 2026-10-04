--- v0 (2026-05-21)
+++ v1 (2026-10-04)
@@ -5494,379 +5494,472 @@
       <c r="B360" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D360" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" t="s">
         <v>8</v>
       </c>
       <c r="B361" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D361" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" t="s">
         <v>4</v>
       </c>
       <c r="B362" s="2" t="s">
         <v>128</v>
       </c>
+      <c r="C362">
+        <v>0.33</v>
+      </c>
       <c r="D362" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" t="s">
         <v>7</v>
       </c>
       <c r="B363" s="2" t="s">
         <v>128</v>
       </c>
+      <c r="C363">
+        <v>0.32</v>
+      </c>
       <c r="D363" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" t="s">
         <v>8</v>
       </c>
       <c r="B364" s="2" t="s">
         <v>128</v>
       </c>
+      <c r="C364">
+        <v>0.3</v>
+      </c>
       <c r="D364" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" t="s">
         <v>4</v>
       </c>
       <c r="B365" s="2" t="s">
         <v>129</v>
       </c>
+      <c r="C365">
+        <v>0.3</v>
+      </c>
       <c r="D365" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" t="s">
         <v>7</v>
       </c>
       <c r="B366" s="2" t="s">
         <v>129</v>
       </c>
+      <c r="C366">
+        <v>0.3</v>
+      </c>
       <c r="D366" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" t="s">
         <v>8</v>
       </c>
       <c r="B367" s="2" t="s">
         <v>129</v>
       </c>
+      <c r="C367">
+        <v>0.3</v>
+      </c>
       <c r="D367" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" t="s">
         <v>4</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>130</v>
       </c>
+      <c r="C368">
+        <v>0.3</v>
+      </c>
       <c r="D368" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" t="s">
         <v>7</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>130</v>
       </c>
+      <c r="C369">
+        <v>0.3</v>
+      </c>
       <c r="D369" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" t="s">
         <v>8</v>
       </c>
       <c r="B370" s="2" t="s">
         <v>130</v>
       </c>
+      <c r="C370">
+        <v>0.3</v>
+      </c>
       <c r="D370" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" t="s">
         <v>4</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>131</v>
       </c>
+      <c r="C371">
+        <v>0.32</v>
+      </c>
       <c r="D371" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" t="s">
         <v>7</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>131</v>
       </c>
+      <c r="C372">
+        <v>0.3</v>
+      </c>
       <c r="D372" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" t="s">
         <v>8</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>131</v>
       </c>
+      <c r="C373">
+        <v>0.3</v>
+      </c>
       <c r="D373" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" t="s">
         <v>4</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>132</v>
       </c>
+      <c r="C374">
+        <v>0.32</v>
+      </c>
       <c r="D374" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" t="s">
         <v>7</v>
       </c>
       <c r="B375" s="2" t="s">
         <v>132</v>
       </c>
+      <c r="C375">
+        <v>0.33</v>
+      </c>
       <c r="D375" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" t="s">
         <v>8</v>
       </c>
       <c r="B376" s="2" t="s">
         <v>132</v>
       </c>
+      <c r="C376">
+        <v>0.32</v>
+      </c>
       <c r="D376" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" t="s">
         <v>4</v>
       </c>
       <c r="B377" s="2" t="s">
         <v>133</v>
       </c>
+      <c r="C377">
+        <v>0.49</v>
+      </c>
       <c r="D377" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" t="s">
         <v>7</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>133</v>
       </c>
+      <c r="C378">
+        <v>0.44</v>
+      </c>
       <c r="D378" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" t="s">
         <v>8</v>
       </c>
       <c r="B379" s="2" t="s">
         <v>133</v>
       </c>
+      <c r="C379">
+        <v>0.39</v>
+      </c>
       <c r="D379" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" t="s">
         <v>4</v>
       </c>
       <c r="B380" s="2" t="s">
         <v>134</v>
       </c>
+      <c r="C380">
+        <v>0.35</v>
+      </c>
       <c r="D380" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" t="s">
         <v>7</v>
       </c>
       <c r="B381" s="2" t="s">
         <v>134</v>
       </c>
+      <c r="C381">
+        <v>0.34</v>
+      </c>
       <c r="D381" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" t="s">
         <v>8</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>134</v>
       </c>
+      <c r="C382">
+        <v>0.32</v>
+      </c>
       <c r="D382" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" t="s">
         <v>4</v>
       </c>
       <c r="B383" s="2" t="s">
         <v>135</v>
       </c>
+      <c r="C383">
+        <v>0.36</v>
+      </c>
       <c r="D383" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" t="s">
         <v>7</v>
       </c>
       <c r="B384" s="2" t="s">
         <v>135</v>
       </c>
+      <c r="C384">
+        <v>0.35</v>
+      </c>
       <c r="D384" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" t="s">
         <v>8</v>
       </c>
       <c r="B385" s="2" t="s">
         <v>135</v>
       </c>
+      <c r="C385">
+        <v>0.34</v>
+      </c>
       <c r="D385" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" t="s">
         <v>4</v>
       </c>
       <c r="B386" s="2" t="s">
         <v>136</v>
       </c>
+      <c r="C386">
+        <v>0.33</v>
+      </c>
       <c r="D386" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" t="s">
         <v>7</v>
       </c>
       <c r="B387" s="2" t="s">
         <v>136</v>
       </c>
+      <c r="C387">
+        <v>0.33</v>
+      </c>
       <c r="D387" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" t="s">
         <v>8</v>
       </c>
       <c r="B388" s="2" t="s">
         <v>136</v>
       </c>
+      <c r="C388">
+        <v>0.32</v>
+      </c>
       <c r="D388" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" t="s">
         <v>4</v>
       </c>
       <c r="B389" s="2" t="s">
         <v>137</v>
       </c>
+      <c r="C389">
+        <v>0.42</v>
+      </c>
       <c r="D389" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" t="s">
         <v>7</v>
       </c>
       <c r="B390" s="2" t="s">
         <v>137</v>
       </c>
+      <c r="C390">
+        <v>0.44</v>
+      </c>
       <c r="D390" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" t="s">
         <v>8</v>
       </c>
       <c r="B391" s="2" t="s">
         <v>137</v>
       </c>
+      <c r="C391">
+        <v>0.36</v>
+      </c>
       <c r="D391" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" t="s">
         <v>4</v>
       </c>
       <c r="B392" s="2" t="s">
         <v>138</v>
+      </c>
+      <c r="C392">
+        <v>0.4</v>
       </c>
       <c r="D392" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" t="s">
         <v>7</v>
       </c>
       <c r="B393" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D393" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" t="s">
         <v>8</v>
       </c>
       <c r="B394" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D394" t="s">
         <v>6</v>