--- v0 (2026-05-21)
+++ v1 (2026-08-20)
@@ -4012,5093 +4012,6464 @@
       <c r="D177" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>8</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C178">
         <v>0.52</v>
       </c>
       <c r="D178" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>4</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>67</v>
       </c>
+      <c r="C179">
+        <v>0.0</v>
+      </c>
       <c r="D179" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>7</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>67</v>
       </c>
+      <c r="C180">
+        <v>0.0</v>
+      </c>
       <c r="D180" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>8</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>67</v>
       </c>
+      <c r="C181">
+        <v>0.49</v>
+      </c>
       <c r="D181" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>4</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>68</v>
       </c>
+      <c r="C182">
+        <v>0.49</v>
+      </c>
       <c r="D182" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>7</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>68</v>
       </c>
+      <c r="C183">
+        <v>0.48</v>
+      </c>
       <c r="D183" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
         <v>8</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>68</v>
       </c>
+      <c r="C184">
+        <v>0.48</v>
+      </c>
       <c r="D184" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
         <v>4</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>69</v>
       </c>
+      <c r="C185">
+        <v>0.44</v>
+      </c>
       <c r="D185" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
         <v>7</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>69</v>
       </c>
+      <c r="C186">
+        <v>0.44</v>
+      </c>
       <c r="D186" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
         <v>8</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>69</v>
       </c>
+      <c r="C187">
+        <v>0.46</v>
+      </c>
       <c r="D187" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
         <v>4</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>70</v>
       </c>
+      <c r="C188">
+        <v>0.8</v>
+      </c>
       <c r="D188" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
         <v>7</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>70</v>
       </c>
+      <c r="C189">
+        <v>0.76</v>
+      </c>
       <c r="D189" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
         <v>8</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>70</v>
       </c>
+      <c r="C190">
+        <v>0.7</v>
+      </c>
       <c r="D190" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
         <v>4</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>71</v>
       </c>
+      <c r="C191">
+        <v>0.62</v>
+      </c>
       <c r="D191" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
         <v>7</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>71</v>
       </c>
+      <c r="C192">
+        <v>0.62</v>
+      </c>
       <c r="D192" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
         <v>8</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>71</v>
       </c>
+      <c r="C193">
+        <v>0.64</v>
+      </c>
       <c r="D193" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
         <v>4</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>72</v>
       </c>
+      <c r="C194">
+        <v>0.68</v>
+      </c>
       <c r="D194" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
         <v>7</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>72</v>
       </c>
+      <c r="C195">
+        <v>0.66</v>
+      </c>
       <c r="D195" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
         <v>8</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>72</v>
       </c>
+      <c r="C196">
+        <v>0.54</v>
+      </c>
       <c r="D196" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
         <v>4</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>73</v>
       </c>
+      <c r="C197">
+        <v>0.56</v>
+      </c>
       <c r="D197" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
         <v>7</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>73</v>
       </c>
+      <c r="C198">
+        <v>0.6</v>
+      </c>
       <c r="D198" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
         <v>8</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>73</v>
       </c>
+      <c r="C199">
+        <v>0.6</v>
+      </c>
       <c r="D199" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
         <v>4</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>74</v>
       </c>
+      <c r="C200">
+        <v>0.84</v>
+      </c>
       <c r="D200" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
         <v>7</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>74</v>
       </c>
+      <c r="C201">
+        <v>0.8</v>
+      </c>
       <c r="D201" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
         <v>8</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>74</v>
       </c>
+      <c r="C202">
+        <v>0.72</v>
+      </c>
       <c r="D202" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
         <v>4</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>75</v>
       </c>
+      <c r="C203">
+        <v>0.65</v>
+      </c>
       <c r="D203" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
         <v>7</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>75</v>
       </c>
+      <c r="C204">
+        <v>0.64</v>
+      </c>
       <c r="D204" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
         <v>8</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>75</v>
       </c>
+      <c r="C205">
+        <v>0.62</v>
+      </c>
       <c r="D205" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
         <v>4</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>76</v>
       </c>
+      <c r="C206">
+        <v>0.58</v>
+      </c>
       <c r="D206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
         <v>7</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>76</v>
       </c>
+      <c r="C207">
+        <v>0.56</v>
+      </c>
       <c r="D207" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
         <v>8</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>76</v>
       </c>
+      <c r="C208">
+        <v>0.54</v>
+      </c>
       <c r="D208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
         <v>4</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>77</v>
       </c>
+      <c r="C209">
+        <v>0.66</v>
+      </c>
       <c r="D209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
         <v>7</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>77</v>
       </c>
+      <c r="C210">
+        <v>0.62</v>
+      </c>
       <c r="D210" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
         <v>8</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>77</v>
       </c>
+      <c r="C211">
+        <v>0.6</v>
+      </c>
       <c r="D211" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
         <v>4</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>78</v>
       </c>
+      <c r="C212">
+        <v>0.66</v>
+      </c>
       <c r="D212" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
         <v>7</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>78</v>
       </c>
+      <c r="C213">
+        <v>0.72</v>
+      </c>
       <c r="D213" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
         <v>8</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>78</v>
       </c>
+      <c r="C214">
+        <v>0.8</v>
+      </c>
       <c r="D214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
         <v>4</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>79</v>
       </c>
+      <c r="C215">
+        <v>0.84</v>
+      </c>
       <c r="D215" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
         <v>7</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>79</v>
       </c>
+      <c r="C216">
+        <v>0.76</v>
+      </c>
       <c r="D216" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
         <v>8</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>79</v>
       </c>
+      <c r="C217">
+        <v>0.72</v>
+      </c>
       <c r="D217" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
         <v>4</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>80</v>
       </c>
+      <c r="C218">
+        <v>0.64</v>
+      </c>
       <c r="D218" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
         <v>7</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>80</v>
       </c>
+      <c r="C219">
+        <v>0.62</v>
+      </c>
       <c r="D219" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
         <v>8</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>80</v>
       </c>
+      <c r="C220">
+        <v>0.6</v>
+      </c>
       <c r="D220" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
         <v>4</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>81</v>
       </c>
+      <c r="C221">
+        <v>0.56</v>
+      </c>
       <c r="D221" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
         <v>7</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>81</v>
       </c>
+      <c r="C222">
+        <v>0.54</v>
+      </c>
       <c r="D222" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
         <v>8</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>81</v>
       </c>
+      <c r="C223">
+        <v>0.53</v>
+      </c>
       <c r="D223" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
         <v>4</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>82</v>
       </c>
+      <c r="C224">
+        <v>0.51</v>
+      </c>
       <c r="D224" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
         <v>7</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>82</v>
       </c>
+      <c r="C225">
+        <v>0.5</v>
+      </c>
       <c r="D225" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
         <v>8</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>82</v>
       </c>
+      <c r="C226">
+        <v>0.5</v>
+      </c>
       <c r="D226" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
         <v>4</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>83</v>
       </c>
+      <c r="C227">
+        <v>0.48</v>
+      </c>
       <c r="D227" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
         <v>7</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>83</v>
       </c>
+      <c r="C228">
+        <v>0.48</v>
+      </c>
       <c r="D228" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
         <v>8</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>83</v>
       </c>
+      <c r="C229">
+        <v>0.48</v>
+      </c>
       <c r="D229" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
         <v>4</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>84</v>
       </c>
+      <c r="C230">
+        <v>0.46</v>
+      </c>
       <c r="D230" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
         <v>7</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>84</v>
       </c>
+      <c r="C231">
+        <v>0.46</v>
+      </c>
       <c r="D231" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
         <v>8</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>84</v>
       </c>
+      <c r="C232">
+        <v>0.46</v>
+      </c>
       <c r="D232" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
         <v>4</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>85</v>
       </c>
+      <c r="C233">
+        <v>0.59</v>
+      </c>
       <c r="D233" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
         <v>7</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>85</v>
       </c>
+      <c r="C234">
+        <v>0.55</v>
+      </c>
       <c r="D234" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
         <v>8</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>85</v>
       </c>
+      <c r="C235">
+        <v>0.66</v>
+      </c>
       <c r="D235" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
         <v>4</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>86</v>
       </c>
+      <c r="C236">
+        <v>0.76</v>
+      </c>
       <c r="D236" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
         <v>7</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>86</v>
       </c>
+      <c r="C237">
+        <v>0.7</v>
+      </c>
       <c r="D237" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
         <v>8</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>86</v>
       </c>
+      <c r="C238">
+        <v>0.66</v>
+      </c>
       <c r="D238" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
         <v>4</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>87</v>
       </c>
+      <c r="C239">
+        <v>0.6</v>
+      </c>
       <c r="D239" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
         <v>7</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>87</v>
       </c>
+      <c r="C240">
+        <v>0.59</v>
+      </c>
       <c r="D240" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
         <v>8</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>87</v>
       </c>
+      <c r="C241">
+        <v>0.58</v>
+      </c>
       <c r="D241" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
         <v>4</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>88</v>
       </c>
+      <c r="C242">
+        <v>0.59</v>
+      </c>
       <c r="D242" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
         <v>7</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>88</v>
       </c>
+      <c r="C243">
+        <v>0.58</v>
+      </c>
       <c r="D243" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
         <v>8</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C244">
         <v>0.59</v>
       </c>
       <c r="D244" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
         <v>4</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>89</v>
       </c>
+      <c r="C245">
+        <v>0.58</v>
+      </c>
       <c r="D245" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
         <v>7</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>89</v>
       </c>
+      <c r="C246">
+        <v>0.59</v>
+      </c>
       <c r="D246" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
         <v>8</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>89</v>
       </c>
+      <c r="C247">
+        <v>0.58</v>
+      </c>
       <c r="D247" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
         <v>4</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>90</v>
       </c>
+      <c r="C248">
+        <v>0.56</v>
+      </c>
       <c r="D248" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
         <v>7</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>90</v>
       </c>
+      <c r="C249">
+        <v>0.56</v>
+      </c>
       <c r="D249" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
         <v>8</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>90</v>
       </c>
+      <c r="C250">
+        <v>0.55</v>
+      </c>
       <c r="D250" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
         <v>4</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>91</v>
       </c>
+      <c r="C251">
+        <v>0.55</v>
+      </c>
       <c r="D251" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
         <v>7</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>91</v>
       </c>
+      <c r="C252">
+        <v>0.56</v>
+      </c>
       <c r="D252" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
         <v>8</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>91</v>
       </c>
+      <c r="C253">
+        <v>0.56</v>
+      </c>
       <c r="D253" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
         <v>4</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>92</v>
       </c>
+      <c r="C254">
+        <v>0.52</v>
+      </c>
       <c r="D254" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
         <v>7</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>92</v>
       </c>
+      <c r="C255">
+        <v>0.52</v>
+      </c>
       <c r="D255" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
         <v>8</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>92</v>
       </c>
+      <c r="C256">
+        <v>0.52</v>
+      </c>
       <c r="D256" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
         <v>4</v>
       </c>
       <c r="B257" s="2" t="s">
         <v>93</v>
       </c>
+      <c r="C257">
+        <v>0.48</v>
+      </c>
       <c r="D257" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" t="s">
         <v>7</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>93</v>
       </c>
+      <c r="C258">
+        <v>0.48</v>
+      </c>
       <c r="D258" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" t="s">
         <v>8</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>93</v>
       </c>
+      <c r="C259">
+        <v>0.48</v>
+      </c>
       <c r="D259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" t="s">
         <v>4</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>94</v>
       </c>
+      <c r="C260">
+        <v>0.54</v>
+      </c>
       <c r="D260" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" t="s">
         <v>7</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>94</v>
       </c>
+      <c r="C261">
+        <v>0.53</v>
+      </c>
       <c r="D261" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" t="s">
         <v>8</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>94</v>
       </c>
+      <c r="C262">
+        <v>0.52</v>
+      </c>
       <c r="D262" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" t="s">
         <v>4</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>95</v>
       </c>
+      <c r="C263">
+        <v>0.5</v>
+      </c>
       <c r="D263" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" t="s">
         <v>7</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>95</v>
       </c>
+      <c r="C264">
+        <v>0.49</v>
+      </c>
       <c r="D264" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" t="s">
         <v>8</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C265">
         <v>0.5</v>
       </c>
       <c r="D265" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" t="s">
         <v>4</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>96</v>
       </c>
+      <c r="C266">
+        <v>0.48</v>
+      </c>
       <c r="D266" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" t="s">
         <v>7</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>96</v>
       </c>
+      <c r="C267">
+        <v>0.48</v>
+      </c>
       <c r="D267" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" t="s">
         <v>8</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>96</v>
       </c>
+      <c r="C268">
+        <v>0.46</v>
+      </c>
       <c r="D268" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" t="s">
         <v>4</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>97</v>
       </c>
+      <c r="C269">
+        <v>0.45</v>
+      </c>
       <c r="D269" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" t="s">
         <v>7</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>97</v>
       </c>
+      <c r="C270">
+        <v>0.44</v>
+      </c>
       <c r="D270" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" t="s">
         <v>8</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>97</v>
       </c>
+      <c r="C271">
+        <v>0.46</v>
+      </c>
       <c r="D271" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" t="s">
         <v>4</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>98</v>
       </c>
+      <c r="C272">
+        <v>0.46</v>
+      </c>
       <c r="D272" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" t="s">
         <v>7</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>98</v>
       </c>
+      <c r="C273">
+        <v>0.44</v>
+      </c>
       <c r="D273" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" t="s">
         <v>8</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>98</v>
       </c>
+      <c r="C274">
+        <v>0.44</v>
+      </c>
       <c r="D274" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" t="s">
         <v>4</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>99</v>
       </c>
+      <c r="C275">
+        <v>0.54</v>
+      </c>
       <c r="D275" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" t="s">
         <v>7</v>
       </c>
       <c r="B276" s="2" t="s">
         <v>99</v>
       </c>
+      <c r="C276">
+        <v>0.52</v>
+      </c>
       <c r="D276" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" t="s">
         <v>8</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>99</v>
       </c>
+      <c r="C277">
+        <v>0.5</v>
+      </c>
       <c r="D277" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" t="s">
         <v>4</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>100</v>
       </c>
+      <c r="C278">
+        <v>0.46</v>
+      </c>
       <c r="D278" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" t="s">
         <v>7</v>
       </c>
       <c r="B279" s="2" t="s">
         <v>100</v>
       </c>
+      <c r="C279">
+        <v>0.46</v>
+      </c>
       <c r="D279" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" t="s">
         <v>8</v>
       </c>
       <c r="B280" s="2" t="s">
         <v>100</v>
       </c>
+      <c r="C280">
+        <v>0.46</v>
+      </c>
       <c r="D280" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" t="s">
         <v>4</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>101</v>
       </c>
+      <c r="C281">
+        <v>0.46</v>
+      </c>
       <c r="D281" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" t="s">
         <v>7</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>101</v>
       </c>
+      <c r="C282">
+        <v>0.44</v>
+      </c>
       <c r="D282" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" t="s">
         <v>8</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>101</v>
       </c>
+      <c r="C283">
+        <v>0.44</v>
+      </c>
       <c r="D283" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" t="s">
         <v>4</v>
       </c>
       <c r="B284" s="2" t="s">
         <v>102</v>
       </c>
+      <c r="C284">
+        <v>0.44</v>
+      </c>
       <c r="D284" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" t="s">
         <v>7</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>102</v>
       </c>
+      <c r="C285">
+        <v>0.44</v>
+      </c>
       <c r="D285" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" t="s">
         <v>8</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>102</v>
       </c>
+      <c r="C286">
+        <v>0.44</v>
+      </c>
       <c r="D286" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" t="s">
         <v>4</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>103</v>
       </c>
+      <c r="C287">
+        <v>0.52</v>
+      </c>
       <c r="D287" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" t="s">
         <v>7</v>
       </c>
       <c r="B288" s="2" t="s">
         <v>103</v>
       </c>
+      <c r="C288">
+        <v>0.49</v>
+      </c>
       <c r="D288" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" t="s">
         <v>8</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>103</v>
       </c>
+      <c r="C289">
+        <v>0.52</v>
+      </c>
       <c r="D289" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" t="s">
         <v>4</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>104</v>
       </c>
+      <c r="C290">
+        <v>0.46</v>
+      </c>
       <c r="D290" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" t="s">
         <v>7</v>
       </c>
       <c r="B291" s="2" t="s">
         <v>104</v>
       </c>
+      <c r="C291">
+        <v>0.46</v>
+      </c>
       <c r="D291" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" t="s">
         <v>8</v>
       </c>
       <c r="B292" s="2" t="s">
         <v>104</v>
       </c>
+      <c r="C292">
+        <v>0.45</v>
+      </c>
       <c r="D292" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" t="s">
         <v>4</v>
       </c>
       <c r="B293" s="2" t="s">
         <v>105</v>
       </c>
+      <c r="C293">
+        <v>0.44</v>
+      </c>
       <c r="D293" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" t="s">
         <v>7</v>
       </c>
       <c r="B294" s="2" t="s">
         <v>105</v>
       </c>
+      <c r="C294">
+        <v>0.42</v>
+      </c>
       <c r="D294" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" t="s">
         <v>8</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>105</v>
       </c>
+      <c r="C295">
+        <v>0.42</v>
+      </c>
       <c r="D295" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" t="s">
         <v>4</v>
       </c>
       <c r="B296" s="2" t="s">
         <v>106</v>
       </c>
+      <c r="C296">
+        <v>0.42</v>
+      </c>
       <c r="D296" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" t="s">
         <v>7</v>
       </c>
       <c r="B297" s="2" t="s">
         <v>106</v>
       </c>
+      <c r="C297">
+        <v>0.42</v>
+      </c>
       <c r="D297" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" t="s">
         <v>8</v>
       </c>
       <c r="B298" s="2" t="s">
         <v>106</v>
       </c>
+      <c r="C298">
+        <v>0.4</v>
+      </c>
       <c r="D298" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" t="s">
         <v>4</v>
       </c>
       <c r="B299" s="2" t="s">
         <v>107</v>
       </c>
+      <c r="C299">
+        <v>0.4</v>
+      </c>
       <c r="D299" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" t="s">
         <v>7</v>
       </c>
       <c r="B300" s="2" t="s">
         <v>107</v>
       </c>
+      <c r="C300">
+        <v>0.4</v>
+      </c>
       <c r="D300" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" t="s">
         <v>8</v>
       </c>
       <c r="B301" s="2" t="s">
         <v>107</v>
       </c>
+      <c r="C301">
+        <v>0.4</v>
+      </c>
       <c r="D301" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" t="s">
         <v>4</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>108</v>
       </c>
+      <c r="C302">
+        <v>0.44</v>
+      </c>
       <c r="D302" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" t="s">
         <v>7</v>
       </c>
       <c r="B303" s="2" t="s">
         <v>108</v>
       </c>
+      <c r="C303">
+        <v>0.43</v>
+      </c>
       <c r="D303" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" t="s">
         <v>8</v>
       </c>
       <c r="B304" s="2" t="s">
         <v>108</v>
       </c>
+      <c r="C304">
+        <v>0.43</v>
+      </c>
       <c r="D304" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" t="s">
         <v>4</v>
       </c>
       <c r="B305" s="2" t="s">
         <v>109</v>
       </c>
+      <c r="C305">
+        <v>0.56</v>
+      </c>
       <c r="D305" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" t="s">
         <v>7</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>109</v>
       </c>
+      <c r="C306">
+        <v>0.53</v>
+      </c>
       <c r="D306" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" t="s">
         <v>8</v>
       </c>
       <c r="B307" s="2" t="s">
         <v>109</v>
       </c>
+      <c r="C307">
+        <v>0.49</v>
+      </c>
       <c r="D307" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" t="s">
         <v>4</v>
       </c>
       <c r="B308" s="2" t="s">
         <v>110</v>
       </c>
+      <c r="C308">
+        <v>0.52</v>
+      </c>
       <c r="D308" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" t="s">
         <v>7</v>
       </c>
       <c r="B309" s="2" t="s">
         <v>110</v>
       </c>
+      <c r="C309">
+        <v>0.5</v>
+      </c>
       <c r="D309" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" t="s">
         <v>8</v>
       </c>
       <c r="B310" s="2" t="s">
         <v>110</v>
       </c>
+      <c r="C310">
+        <v>0.48</v>
+      </c>
       <c r="D310" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" t="s">
         <v>4</v>
       </c>
       <c r="B311" s="2" t="s">
         <v>111</v>
       </c>
+      <c r="C311">
+        <v>0.44</v>
+      </c>
       <c r="D311" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" t="s">
         <v>7</v>
       </c>
       <c r="B312" s="2" t="s">
         <v>111</v>
       </c>
+      <c r="C312">
+        <v>0.44</v>
+      </c>
       <c r="D312" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" t="s">
         <v>8</v>
       </c>
       <c r="B313" s="2" t="s">
         <v>111</v>
       </c>
+      <c r="C313">
+        <v>0.42</v>
+      </c>
       <c r="D313" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" t="s">
         <v>4</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>112</v>
       </c>
+      <c r="C314">
+        <v>0.4</v>
+      </c>
       <c r="D314" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" t="s">
         <v>7</v>
       </c>
       <c r="B315" s="2" t="s">
         <v>112</v>
       </c>
+      <c r="C315">
+        <v>0.4</v>
+      </c>
       <c r="D315" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" t="s">
         <v>8</v>
       </c>
       <c r="B316" s="2" t="s">
         <v>112</v>
       </c>
+      <c r="C316">
+        <v>0.4</v>
+      </c>
       <c r="D316" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" t="s">
         <v>4</v>
       </c>
       <c r="B317" s="2" t="s">
         <v>113</v>
       </c>
+      <c r="C317">
+        <v>0.4</v>
+      </c>
       <c r="D317" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" t="s">
         <v>7</v>
       </c>
       <c r="B318" s="2" t="s">
         <v>113</v>
       </c>
+      <c r="C318">
+        <v>0.4</v>
+      </c>
       <c r="D318" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" t="s">
         <v>8</v>
       </c>
       <c r="B319" s="2" t="s">
         <v>113</v>
       </c>
+      <c r="C319">
+        <v>0.4</v>
+      </c>
       <c r="D319" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" t="s">
         <v>4</v>
       </c>
       <c r="B320" s="2" t="s">
         <v>114</v>
       </c>
+      <c r="C320">
+        <v>0.46</v>
+      </c>
       <c r="D320" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" t="s">
         <v>7</v>
       </c>
       <c r="B321" s="2" t="s">
         <v>114</v>
       </c>
+      <c r="C321">
+        <v>0.42</v>
+      </c>
       <c r="D321" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" t="s">
         <v>8</v>
       </c>
       <c r="B322" s="2" t="s">
         <v>114</v>
       </c>
+      <c r="C322">
+        <v>0.42</v>
+      </c>
       <c r="D322" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" t="s">
         <v>4</v>
       </c>
       <c r="B323" s="2" t="s">
         <v>115</v>
       </c>
+      <c r="C323">
+        <v>0.4</v>
+      </c>
       <c r="D323" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" t="s">
         <v>7</v>
       </c>
       <c r="B324" s="2" t="s">
         <v>115</v>
       </c>
+      <c r="C324">
+        <v>0.4</v>
+      </c>
       <c r="D324" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" t="s">
         <v>8</v>
       </c>
       <c r="B325" s="2" t="s">
         <v>115</v>
       </c>
+      <c r="C325">
+        <v>0.4</v>
+      </c>
       <c r="D325" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" t="s">
         <v>4</v>
       </c>
       <c r="B326" s="2" t="s">
         <v>116</v>
       </c>
+      <c r="C326">
+        <v>0.4</v>
+      </c>
       <c r="D326" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" t="s">
         <v>7</v>
       </c>
       <c r="B327" s="2" t="s">
         <v>116</v>
       </c>
+      <c r="C327">
+        <v>0.4</v>
+      </c>
       <c r="D327" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" t="s">
         <v>8</v>
       </c>
       <c r="B328" s="2" t="s">
         <v>116</v>
       </c>
+      <c r="C328">
+        <v>0.4</v>
+      </c>
       <c r="D328" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" t="s">
         <v>4</v>
       </c>
       <c r="B329" s="2" t="s">
         <v>117</v>
       </c>
+      <c r="C329">
+        <v>0.4</v>
+      </c>
       <c r="D329" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" t="s">
         <v>7</v>
       </c>
       <c r="B330" s="2" t="s">
         <v>117</v>
       </c>
+      <c r="C330">
+        <v>0.4</v>
+      </c>
       <c r="D330" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" t="s">
         <v>8</v>
       </c>
       <c r="B331" s="2" t="s">
         <v>117</v>
       </c>
+      <c r="C331">
+        <v>0.4</v>
+      </c>
       <c r="D331" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" t="s">
         <v>4</v>
       </c>
       <c r="B332" s="2" t="s">
         <v>118</v>
       </c>
+      <c r="C332">
+        <v>0.48</v>
+      </c>
       <c r="D332" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" t="s">
         <v>7</v>
       </c>
       <c r="B333" s="2" t="s">
         <v>118</v>
       </c>
+      <c r="C333">
+        <v>0.46</v>
+      </c>
       <c r="D333" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" t="s">
         <v>8</v>
       </c>
       <c r="B334" s="2" t="s">
         <v>118</v>
       </c>
+      <c r="C334">
+        <v>0.44</v>
+      </c>
       <c r="D334" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" t="s">
         <v>4</v>
       </c>
       <c r="B335" s="2" t="s">
         <v>119</v>
       </c>
+      <c r="C335">
+        <v>0.4</v>
+      </c>
       <c r="D335" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" t="s">
         <v>7</v>
       </c>
       <c r="B336" s="2" t="s">
         <v>119</v>
       </c>
+      <c r="C336">
+        <v>0.4</v>
+      </c>
       <c r="D336" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" t="s">
         <v>8</v>
       </c>
       <c r="B337" s="2" t="s">
         <v>119</v>
       </c>
+      <c r="C337">
+        <v>0.4</v>
+      </c>
       <c r="D337" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" t="s">
         <v>4</v>
       </c>
       <c r="B338" s="2" t="s">
         <v>120</v>
       </c>
+      <c r="C338">
+        <v>0.4</v>
+      </c>
       <c r="D338" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" t="s">
         <v>7</v>
       </c>
       <c r="B339" s="2" t="s">
         <v>120</v>
       </c>
+      <c r="C339">
+        <v>0.4</v>
+      </c>
       <c r="D339" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" t="s">
         <v>8</v>
       </c>
       <c r="B340" s="2" t="s">
         <v>120</v>
       </c>
+      <c r="C340">
+        <v>0.39</v>
+      </c>
       <c r="D340" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" t="s">
         <v>4</v>
       </c>
       <c r="B341" s="2" t="s">
         <v>121</v>
       </c>
+      <c r="C341">
+        <v>0.38</v>
+      </c>
       <c r="D341" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" t="s">
         <v>7</v>
       </c>
       <c r="B342" s="2" t="s">
         <v>121</v>
       </c>
+      <c r="C342">
+        <v>0.38</v>
+      </c>
       <c r="D342" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" t="s">
         <v>8</v>
       </c>
       <c r="B343" s="2" t="s">
         <v>121</v>
       </c>
+      <c r="C343">
+        <v>0.38</v>
+      </c>
       <c r="D343" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" t="s">
         <v>4</v>
       </c>
       <c r="B344" s="2" t="s">
         <v>122</v>
       </c>
+      <c r="C344">
+        <v>0.38</v>
+      </c>
       <c r="D344" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" t="s">
         <v>7</v>
       </c>
       <c r="B345" s="2" t="s">
         <v>122</v>
       </c>
+      <c r="C345">
+        <v>0.38</v>
+      </c>
       <c r="D345" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" t="s">
         <v>8</v>
       </c>
       <c r="B346" s="2" t="s">
         <v>122</v>
       </c>
+      <c r="C346">
+        <v>0.38</v>
+      </c>
       <c r="D346" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" t="s">
         <v>4</v>
       </c>
       <c r="B347" s="2" t="s">
         <v>123</v>
       </c>
+      <c r="C347">
+        <v>0.38</v>
+      </c>
       <c r="D347" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" t="s">
         <v>7</v>
       </c>
       <c r="B348" s="2" t="s">
         <v>123</v>
       </c>
+      <c r="C348">
+        <v>0.38</v>
+      </c>
       <c r="D348" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" t="s">
         <v>8</v>
       </c>
       <c r="B349" s="2" t="s">
         <v>123</v>
       </c>
+      <c r="C349">
+        <v>0.38</v>
+      </c>
       <c r="D349" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" t="s">
         <v>4</v>
       </c>
       <c r="B350" s="2" t="s">
         <v>124</v>
       </c>
+      <c r="C350">
+        <v>0.5</v>
+      </c>
       <c r="D350" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" t="s">
         <v>7</v>
       </c>
       <c r="B351" s="2" t="s">
         <v>124</v>
       </c>
+      <c r="C351">
+        <v>0.48</v>
+      </c>
       <c r="D351" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" t="s">
         <v>8</v>
       </c>
       <c r="B352" s="2" t="s">
         <v>124</v>
       </c>
+      <c r="C352">
+        <v>0.46</v>
+      </c>
       <c r="D352" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" t="s">
         <v>4</v>
       </c>
       <c r="B353" s="2" t="s">
         <v>125</v>
       </c>
+      <c r="C353">
+        <v>0.42</v>
+      </c>
       <c r="D353" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" t="s">
         <v>7</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>125</v>
       </c>
+      <c r="C354">
+        <v>0.42</v>
+      </c>
       <c r="D354" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" t="s">
         <v>8</v>
       </c>
       <c r="B355" s="2" t="s">
         <v>125</v>
       </c>
+      <c r="C355">
+        <v>0.42</v>
+      </c>
       <c r="D355" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" t="s">
         <v>4</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>126</v>
       </c>
+      <c r="C356">
+        <v>0.66</v>
+      </c>
       <c r="D356" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" t="s">
         <v>7</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>126</v>
       </c>
+      <c r="C357">
+        <v>0.6</v>
+      </c>
       <c r="D357" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" t="s">
         <v>8</v>
       </c>
       <c r="B358" s="2" t="s">
         <v>126</v>
       </c>
+      <c r="C358">
+        <v>0.56</v>
+      </c>
       <c r="D358" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" t="s">
         <v>4</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>127</v>
       </c>
+      <c r="C359">
+        <v>0.5</v>
+      </c>
       <c r="D359" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" t="s">
         <v>7</v>
       </c>
       <c r="B360" s="2" t="s">
         <v>127</v>
       </c>
+      <c r="C360">
+        <v>0.48</v>
+      </c>
       <c r="D360" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" t="s">
         <v>8</v>
       </c>
       <c r="B361" s="2" t="s">
         <v>127</v>
       </c>
+      <c r="C361">
+        <v>0.46</v>
+      </c>
       <c r="D361" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" t="s">
         <v>4</v>
       </c>
       <c r="B362" s="2" t="s">
         <v>128</v>
       </c>
+      <c r="C362">
+        <v>0.44</v>
+      </c>
       <c r="D362" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" t="s">
         <v>7</v>
       </c>
       <c r="B363" s="2" t="s">
         <v>128</v>
       </c>
+      <c r="C363">
+        <v>0.44</v>
+      </c>
       <c r="D363" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" t="s">
         <v>8</v>
       </c>
       <c r="B364" s="2" t="s">
         <v>128</v>
       </c>
+      <c r="C364">
+        <v>0.46</v>
+      </c>
       <c r="D364" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" t="s">
         <v>4</v>
       </c>
       <c r="B365" s="2" t="s">
         <v>129</v>
       </c>
+      <c r="C365">
+        <v>0.72</v>
+      </c>
       <c r="D365" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" t="s">
         <v>7</v>
       </c>
       <c r="B366" s="2" t="s">
         <v>129</v>
       </c>
+      <c r="C366">
+        <v>0.7</v>
+      </c>
       <c r="D366" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" t="s">
         <v>8</v>
       </c>
       <c r="B367" s="2" t="s">
         <v>129</v>
       </c>
+      <c r="C367">
+        <v>0.64</v>
+      </c>
       <c r="D367" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" t="s">
         <v>4</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>130</v>
       </c>
+      <c r="C368">
+        <v>0.56</v>
+      </c>
       <c r="D368" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" t="s">
         <v>7</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>130</v>
       </c>
+      <c r="C369">
+        <v>0.54</v>
+      </c>
       <c r="D369" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" t="s">
         <v>8</v>
       </c>
       <c r="B370" s="2" t="s">
         <v>130</v>
       </c>
+      <c r="C370">
+        <v>0.54</v>
+      </c>
       <c r="D370" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" t="s">
         <v>4</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>131</v>
       </c>
+      <c r="C371">
+        <v>0.56</v>
+      </c>
       <c r="D371" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" t="s">
         <v>7</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>131</v>
       </c>
+      <c r="C372">
+        <v>0.54</v>
+      </c>
       <c r="D372" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" t="s">
         <v>8</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>131</v>
       </c>
+      <c r="C373">
+        <v>0.54</v>
+      </c>
       <c r="D373" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" t="s">
         <v>4</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>132</v>
       </c>
+      <c r="C374">
+        <v>0.5</v>
+      </c>
       <c r="D374" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" t="s">
         <v>7</v>
       </c>
       <c r="B375" s="2" t="s">
         <v>132</v>
       </c>
+      <c r="C375">
+        <v>0.5</v>
+      </c>
       <c r="D375" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" t="s">
         <v>8</v>
       </c>
       <c r="B376" s="2" t="s">
         <v>132</v>
       </c>
+      <c r="C376">
+        <v>0.48</v>
+      </c>
       <c r="D376" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" t="s">
         <v>4</v>
       </c>
       <c r="B377" s="2" t="s">
         <v>133</v>
       </c>
+      <c r="C377">
+        <v>0.46</v>
+      </c>
       <c r="D377" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" t="s">
         <v>7</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>133</v>
       </c>
+      <c r="C378">
+        <v>0.48</v>
+      </c>
       <c r="D378" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" t="s">
         <v>8</v>
       </c>
       <c r="B379" s="2" t="s">
         <v>133</v>
       </c>
+      <c r="C379">
+        <v>0.48</v>
+      </c>
       <c r="D379" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" t="s">
         <v>4</v>
       </c>
       <c r="B380" s="2" t="s">
         <v>134</v>
       </c>
+      <c r="C380">
+        <v>0.48</v>
+      </c>
       <c r="D380" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" t="s">
         <v>7</v>
       </c>
       <c r="B381" s="2" t="s">
         <v>134</v>
       </c>
+      <c r="C381">
+        <v>0.48</v>
+      </c>
       <c r="D381" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" t="s">
         <v>8</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>134</v>
       </c>
+      <c r="C382">
+        <v>0.46</v>
+      </c>
       <c r="D382" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" t="s">
         <v>4</v>
       </c>
       <c r="B383" s="2" t="s">
         <v>135</v>
       </c>
+      <c r="C383">
+        <v>0.46</v>
+      </c>
       <c r="D383" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" t="s">
         <v>7</v>
       </c>
       <c r="B384" s="2" t="s">
         <v>135</v>
       </c>
+      <c r="C384">
+        <v>0.48</v>
+      </c>
       <c r="D384" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" t="s">
         <v>8</v>
       </c>
       <c r="B385" s="2" t="s">
         <v>135</v>
       </c>
+      <c r="C385">
+        <v>0.48</v>
+      </c>
       <c r="D385" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" t="s">
         <v>4</v>
       </c>
       <c r="B386" s="2" t="s">
         <v>136</v>
       </c>
+      <c r="C386">
+        <v>0.5</v>
+      </c>
       <c r="D386" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" t="s">
         <v>7</v>
       </c>
       <c r="B387" s="2" t="s">
         <v>136</v>
       </c>
+      <c r="C387">
+        <v>0.49</v>
+      </c>
       <c r="D387" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" t="s">
         <v>8</v>
       </c>
       <c r="B388" s="2" t="s">
         <v>136</v>
       </c>
+      <c r="C388">
+        <v>0.48</v>
+      </c>
       <c r="D388" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" t="s">
         <v>4</v>
       </c>
       <c r="B389" s="2" t="s">
         <v>137</v>
       </c>
+      <c r="C389">
+        <v>0.46</v>
+      </c>
       <c r="D389" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" t="s">
         <v>7</v>
       </c>
       <c r="B390" s="2" t="s">
         <v>137</v>
       </c>
+      <c r="C390">
+        <v>0.7</v>
+      </c>
       <c r="D390" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" t="s">
         <v>8</v>
       </c>
       <c r="B391" s="2" t="s">
         <v>137</v>
       </c>
+      <c r="C391">
+        <v>0.63</v>
+      </c>
       <c r="D391" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" t="s">
         <v>4</v>
       </c>
       <c r="B392" s="2" t="s">
         <v>138</v>
       </c>
+      <c r="C392">
+        <v>0.56</v>
+      </c>
       <c r="D392" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" t="s">
         <v>7</v>
       </c>
       <c r="B393" s="2" t="s">
         <v>138</v>
       </c>
+      <c r="C393">
+        <v>0.56</v>
+      </c>
       <c r="D393" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" t="s">
         <v>8</v>
       </c>
       <c r="B394" s="2" t="s">
         <v>138</v>
       </c>
+      <c r="C394">
+        <v>0.53</v>
+      </c>
       <c r="D394" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" t="s">
         <v>4</v>
       </c>
       <c r="B395" s="2" t="s">
         <v>139</v>
       </c>
+      <c r="C395">
+        <v>0.5</v>
+      </c>
       <c r="D395" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" t="s">
         <v>7</v>
       </c>
       <c r="B396" s="2" t="s">
         <v>139</v>
       </c>
+      <c r="C396">
+        <v>0.6</v>
+      </c>
       <c r="D396" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" t="s">
         <v>8</v>
       </c>
       <c r="B397" s="2" t="s">
         <v>139</v>
       </c>
+      <c r="C397">
+        <v>0.61</v>
+      </c>
       <c r="D397" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" t="s">
         <v>4</v>
       </c>
       <c r="B398" s="2" t="s">
         <v>140</v>
       </c>
+      <c r="C398">
+        <v>0.56</v>
+      </c>
       <c r="D398" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" t="s">
         <v>7</v>
       </c>
       <c r="B399" s="2" t="s">
         <v>140</v>
       </c>
+      <c r="C399">
+        <v>0.62</v>
+      </c>
       <c r="D399" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" t="s">
         <v>8</v>
       </c>
       <c r="B400" s="2" t="s">
         <v>140</v>
       </c>
+      <c r="C400">
+        <v>0.69</v>
+      </c>
       <c r="D400" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" t="s">
         <v>4</v>
       </c>
       <c r="B401" s="2" t="s">
         <v>141</v>
       </c>
+      <c r="C401">
+        <v>0.65</v>
+      </c>
       <c r="D401" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" t="s">
         <v>7</v>
       </c>
       <c r="B402" s="2" t="s">
         <v>141</v>
       </c>
+      <c r="C402">
+        <v>0.64</v>
+      </c>
       <c r="D402" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" t="s">
         <v>8</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>141</v>
       </c>
+      <c r="C403">
+        <v>0.62</v>
+      </c>
       <c r="D403" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" t="s">
         <v>4</v>
       </c>
       <c r="B404" s="2" t="s">
         <v>142</v>
       </c>
+      <c r="C404">
+        <v>0.56</v>
+      </c>
       <c r="D404" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" t="s">
         <v>7</v>
       </c>
       <c r="B405" s="2" t="s">
         <v>142</v>
       </c>
+      <c r="C405">
+        <v>0.82</v>
+      </c>
       <c r="D405" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" t="s">
         <v>8</v>
       </c>
       <c r="B406" s="2" t="s">
         <v>142</v>
       </c>
+      <c r="C406">
+        <v>0.76</v>
+      </c>
       <c r="D406" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" t="s">
         <v>4</v>
       </c>
       <c r="B407" s="2" t="s">
         <v>143</v>
       </c>
+      <c r="C407">
+        <v>0.64</v>
+      </c>
       <c r="D407" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" t="s">
         <v>7</v>
       </c>
       <c r="B408" s="2" t="s">
         <v>143</v>
       </c>
+      <c r="C408">
+        <v>0.62</v>
+      </c>
       <c r="D408" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" t="s">
         <v>8</v>
       </c>
       <c r="B409" s="2" t="s">
         <v>143</v>
       </c>
+      <c r="C409">
+        <v>0.6</v>
+      </c>
       <c r="D409" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" t="s">
         <v>4</v>
       </c>
       <c r="B410" s="2" t="s">
         <v>144</v>
       </c>
+      <c r="C410">
+        <v>0.59</v>
+      </c>
       <c r="D410" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" t="s">
         <v>7</v>
       </c>
       <c r="B411" s="2" t="s">
         <v>144</v>
       </c>
+      <c r="C411">
+        <v>0.56</v>
+      </c>
       <c r="D411" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" t="s">
         <v>8</v>
       </c>
       <c r="B412" s="2" t="s">
         <v>144</v>
       </c>
+      <c r="C412">
+        <v>0.58</v>
+      </c>
       <c r="D412" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" t="s">
         <v>4</v>
       </c>
       <c r="B413" s="2" t="s">
         <v>145</v>
       </c>
+      <c r="C413">
+        <v>0.7</v>
+      </c>
       <c r="D413" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" t="s">
         <v>7</v>
       </c>
       <c r="B414" s="2" t="s">
         <v>145</v>
       </c>
+      <c r="C414">
+        <v>0.66</v>
+      </c>
       <c r="D414" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" t="s">
         <v>8</v>
       </c>
       <c r="B415" s="2" t="s">
         <v>145</v>
       </c>
+      <c r="C415">
+        <v>0.6</v>
+      </c>
       <c r="D415" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" t="s">
         <v>4</v>
       </c>
       <c r="B416" s="2" t="s">
         <v>146</v>
       </c>
+      <c r="C416">
+        <v>0.58</v>
+      </c>
       <c r="D416" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" t="s">
         <v>7</v>
       </c>
       <c r="B417" s="2" t="s">
         <v>146</v>
       </c>
+      <c r="C417">
+        <v>0.56</v>
+      </c>
       <c r="D417" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" t="s">
         <v>8</v>
       </c>
       <c r="B418" s="2" t="s">
         <v>146</v>
       </c>
+      <c r="C418">
+        <v>0.54</v>
+      </c>
       <c r="D418" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" t="s">
         <v>4</v>
       </c>
       <c r="B419" s="2" t="s">
         <v>147</v>
       </c>
+      <c r="C419">
+        <v>0.51</v>
+      </c>
       <c r="D419" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" t="s">
         <v>7</v>
       </c>
       <c r="B420" s="2" t="s">
         <v>147</v>
       </c>
+      <c r="C420">
+        <v>0.5</v>
+      </c>
       <c r="D420" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" t="s">
         <v>8</v>
       </c>
       <c r="B421" s="2" t="s">
         <v>147</v>
       </c>
+      <c r="C421">
+        <v>0.62</v>
+      </c>
       <c r="D421" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" t="s">
         <v>4</v>
       </c>
       <c r="B422" s="2" t="s">
         <v>148</v>
       </c>
+      <c r="C422">
+        <v>0.66</v>
+      </c>
       <c r="D422" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" t="s">
         <v>7</v>
       </c>
       <c r="B423" s="2" t="s">
         <v>148</v>
       </c>
+      <c r="C423">
+        <v>0.63</v>
+      </c>
       <c r="D423" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" t="s">
         <v>8</v>
       </c>
       <c r="B424" s="2" t="s">
         <v>148</v>
       </c>
+      <c r="C424">
+        <v>0.6</v>
+      </c>
       <c r="D424" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" t="s">
         <v>4</v>
       </c>
       <c r="B425" s="2" t="s">
         <v>149</v>
       </c>
+      <c r="C425">
+        <v>0.54</v>
+      </c>
       <c r="D425" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" t="s">
         <v>7</v>
       </c>
       <c r="B426" s="2" t="s">
         <v>149</v>
       </c>
+      <c r="C426">
+        <v>0.53</v>
+      </c>
       <c r="D426" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" t="s">
         <v>8</v>
       </c>
       <c r="B427" s="2" t="s">
         <v>149</v>
       </c>
+      <c r="C427">
+        <v>0.52</v>
+      </c>
       <c r="D427" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" t="s">
         <v>4</v>
       </c>
       <c r="B428" s="2" t="s">
         <v>150</v>
       </c>
+      <c r="C428">
+        <v>0.58</v>
+      </c>
       <c r="D428" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" t="s">
         <v>7</v>
       </c>
       <c r="B429" s="2" t="s">
         <v>150</v>
       </c>
+      <c r="C429">
+        <v>0.56</v>
+      </c>
       <c r="D429" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" t="s">
         <v>8</v>
       </c>
       <c r="B430" s="2" t="s">
         <v>150</v>
       </c>
+      <c r="C430">
+        <v>0.54</v>
+      </c>
       <c r="D430" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" t="s">
         <v>4</v>
       </c>
       <c r="B431" s="2" t="s">
         <v>151</v>
       </c>
+      <c r="C431">
+        <v>0.57</v>
+      </c>
       <c r="D431" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" t="s">
         <v>7</v>
       </c>
       <c r="B432" s="2" t="s">
         <v>151</v>
       </c>
+      <c r="C432">
+        <v>0.55</v>
+      </c>
       <c r="D432" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" t="s">
         <v>8</v>
       </c>
       <c r="B433" s="2" t="s">
         <v>151</v>
       </c>
+      <c r="C433">
+        <v>0.55</v>
+      </c>
       <c r="D433" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" t="s">
         <v>4</v>
       </c>
       <c r="B434" s="2" t="s">
         <v>152</v>
       </c>
+      <c r="C434">
+        <v>0.65</v>
+      </c>
       <c r="D434" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" t="s">
         <v>7</v>
       </c>
       <c r="B435" s="2" t="s">
         <v>152</v>
       </c>
+      <c r="C435">
+        <v>0.62</v>
+      </c>
       <c r="D435" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" t="s">
         <v>8</v>
       </c>
       <c r="B436" s="2" t="s">
         <v>152</v>
       </c>
+      <c r="C436">
+        <v>0.59</v>
+      </c>
       <c r="D436" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" t="s">
         <v>4</v>
       </c>
       <c r="B437" s="2" t="s">
         <v>153</v>
       </c>
+      <c r="C437">
+        <v>0.66</v>
+      </c>
       <c r="D437" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" t="s">
         <v>7</v>
       </c>
       <c r="B438" s="2" t="s">
         <v>153</v>
       </c>
+      <c r="C438">
+        <v>0.62</v>
+      </c>
       <c r="D438" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" t="s">
         <v>8</v>
       </c>
       <c r="B439" s="2" t="s">
         <v>153</v>
       </c>
+      <c r="C439">
+        <v>0.6</v>
+      </c>
       <c r="D439" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" t="s">
         <v>4</v>
       </c>
       <c r="B440" s="2" t="s">
         <v>154</v>
       </c>
+      <c r="C440">
+        <v>0.56</v>
+      </c>
       <c r="D440" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" t="s">
         <v>7</v>
       </c>
       <c r="B441" s="2" t="s">
         <v>154</v>
       </c>
+      <c r="C441">
+        <v>0.54</v>
+      </c>
       <c r="D441" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" t="s">
         <v>8</v>
       </c>
       <c r="B442" s="2" t="s">
         <v>154</v>
       </c>
+      <c r="C442">
+        <v>0.54</v>
+      </c>
       <c r="D442" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" t="s">
         <v>4</v>
       </c>
       <c r="B443" s="2" t="s">
         <v>155</v>
       </c>
+      <c r="C443">
+        <v>0.52</v>
+      </c>
       <c r="D443" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" t="s">
         <v>7</v>
       </c>
       <c r="B444" s="2" t="s">
         <v>155</v>
       </c>
+      <c r="C444">
+        <v>0.51</v>
+      </c>
       <c r="D444" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" t="s">
         <v>8</v>
       </c>
       <c r="B445" s="2" t="s">
         <v>155</v>
       </c>
+      <c r="C445">
+        <v>0.5</v>
+      </c>
       <c r="D445" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" t="s">
         <v>4</v>
       </c>
       <c r="B446" s="2" t="s">
         <v>156</v>
       </c>
+      <c r="C446">
+        <v>0.48</v>
+      </c>
       <c r="D446" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" t="s">
         <v>7</v>
       </c>
       <c r="B447" s="2" t="s">
         <v>156</v>
       </c>
+      <c r="C447">
+        <v>0.48</v>
+      </c>
       <c r="D447" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" t="s">
         <v>8</v>
       </c>
       <c r="B448" s="2" t="s">
         <v>156</v>
       </c>
+      <c r="C448">
+        <v>0.48</v>
+      </c>
       <c r="D448" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" t="s">
         <v>4</v>
       </c>
       <c r="B449" s="2" t="s">
         <v>157</v>
       </c>
+      <c r="C449">
+        <v>0.46</v>
+      </c>
       <c r="D449" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" t="s">
         <v>7</v>
       </c>
       <c r="B450" s="2" t="s">
         <v>157</v>
       </c>
+      <c r="C450">
+        <v>0.46</v>
+      </c>
       <c r="D450" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" t="s">
         <v>8</v>
       </c>
       <c r="B451" s="2" t="s">
         <v>157</v>
       </c>
+      <c r="C451">
+        <v>0.45</v>
+      </c>
       <c r="D451" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" t="s">
         <v>4</v>
       </c>
       <c r="B452" s="2" t="s">
         <v>158</v>
       </c>
+      <c r="C452">
+        <v>0.44</v>
+      </c>
       <c r="D452" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" t="s">
         <v>7</v>
       </c>
       <c r="B453" s="2" t="s">
         <v>158</v>
       </c>
+      <c r="C453">
+        <v>0.44</v>
+      </c>
       <c r="D453" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" t="s">
         <v>8</v>
       </c>
       <c r="B454" s="2" t="s">
         <v>158</v>
       </c>
+      <c r="C454">
+        <v>0.44</v>
+      </c>
       <c r="D454" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" t="s">
         <v>4</v>
       </c>
       <c r="B455" s="2" t="s">
         <v>159</v>
       </c>
+      <c r="C455">
+        <v>0.44</v>
+      </c>
       <c r="D455" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" t="s">
         <v>7</v>
       </c>
       <c r="B456" s="2" t="s">
         <v>159</v>
       </c>
+      <c r="C456">
+        <v>0.44</v>
+      </c>
       <c r="D456" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" t="s">
         <v>8</v>
       </c>
       <c r="B457" s="2" t="s">
         <v>159</v>
       </c>
+      <c r="C457">
+        <v>0.42</v>
+      </c>
       <c r="D457" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" t="s">
         <v>4</v>
       </c>
       <c r="B458" s="2" t="s">
         <v>160</v>
       </c>
+      <c r="C458">
+        <v>0.42</v>
+      </c>
       <c r="D458" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" t="s">
         <v>7</v>
       </c>
       <c r="B459" s="2" t="s">
         <v>160</v>
       </c>
+      <c r="C459">
+        <v>0.42</v>
+      </c>
       <c r="D459" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" t="s">
         <v>8</v>
       </c>
       <c r="B460" s="2" t="s">
         <v>160</v>
       </c>
+      <c r="C460">
+        <v>0.42</v>
+      </c>
       <c r="D460" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" t="s">
         <v>4</v>
       </c>
       <c r="B461" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C461">
+        <v>0.4</v>
+      </c>
       <c r="D461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" t="s">
         <v>7</v>
       </c>
       <c r="B462" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C462">
+        <v>0.4</v>
+      </c>
       <c r="D462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" t="s">
         <v>8</v>
       </c>
       <c r="B463" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C463">
+        <v>0.4</v>
+      </c>
       <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" t="s">
         <v>4</v>
       </c>
       <c r="B464" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C464">
+        <v>1.1</v>
+      </c>
       <c r="D464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" t="s">
         <v>7</v>
       </c>
       <c r="B465" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C465">
+        <v>0.8</v>
+      </c>
       <c r="D465" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" t="s">
         <v>8</v>
       </c>
       <c r="B466" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C466">
+        <v>0.68</v>
+      </c>
       <c r="D466" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" t="s">
         <v>4</v>
       </c>
       <c r="B467" s="2" t="s">
         <v>163</v>
       </c>
+      <c r="C467">
+        <v>0.54</v>
+      </c>
       <c r="D467" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" t="s">
         <v>7</v>
       </c>
       <c r="B468" s="2" t="s">
         <v>163</v>
       </c>
+      <c r="C468">
+        <v>0.52</v>
+      </c>
       <c r="D468" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" t="s">
         <v>8</v>
       </c>
       <c r="B469" s="2" t="s">
         <v>163</v>
       </c>
+      <c r="C469">
+        <v>0.5</v>
+      </c>
       <c r="D469" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" t="s">
         <v>4</v>
       </c>
       <c r="B470" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C470">
+        <v>0.44</v>
+      </c>
       <c r="D470" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" t="s">
         <v>7</v>
       </c>
       <c r="B471" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C471">
+        <v>0.44</v>
+      </c>
       <c r="D471" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" t="s">
         <v>8</v>
       </c>
       <c r="B472" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C472">
+        <v>0.44</v>
+      </c>
       <c r="D472" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" t="s">
         <v>4</v>
       </c>
       <c r="B473" s="2" t="s">
         <v>165</v>
       </c>
+      <c r="C473">
+        <v>0.42</v>
+      </c>
       <c r="D473" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" t="s">
         <v>7</v>
       </c>
       <c r="B474" s="2" t="s">
         <v>165</v>
       </c>
+      <c r="C474">
+        <v>0.42</v>
+      </c>
       <c r="D474" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" t="s">
         <v>8</v>
       </c>
       <c r="B475" s="2" t="s">
         <v>165</v>
       </c>
+      <c r="C475">
+        <v>0.42</v>
+      </c>
       <c r="D475" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" t="s">
         <v>4</v>
       </c>
       <c r="B476" s="2" t="s">
         <v>166</v>
       </c>
+      <c r="C476">
+        <v>0.42</v>
+      </c>
       <c r="D476" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" t="s">
         <v>7</v>
       </c>
       <c r="B477" s="2" t="s">
         <v>166</v>
       </c>
+      <c r="C477">
+        <v>0.42</v>
+      </c>
       <c r="D477" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" t="s">
         <v>8</v>
       </c>
       <c r="B478" s="2" t="s">
         <v>166</v>
       </c>
+      <c r="C478">
+        <v>0.42</v>
+      </c>
       <c r="D478" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" t="s">
         <v>4</v>
       </c>
       <c r="B479" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="C479">
+        <v>0.42</v>
+      </c>
       <c r="D479" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" t="s">
         <v>7</v>
       </c>
       <c r="B480" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="C480">
+        <v>0.42</v>
+      </c>
       <c r="D480" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" t="s">
         <v>8</v>
       </c>
       <c r="B481" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="C481">
+        <v>0.42</v>
+      </c>
       <c r="D481" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" t="s">
         <v>4</v>
       </c>
       <c r="B482" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C482">
+        <v>0.43</v>
+      </c>
       <c r="D482" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" t="s">
         <v>7</v>
       </c>
       <c r="B483" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C483">
+        <v>0.43</v>
+      </c>
       <c r="D483" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" t="s">
         <v>8</v>
       </c>
       <c r="B484" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C484">
+        <v>0.43</v>
+      </c>
       <c r="D484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" t="s">
         <v>4</v>
       </c>
       <c r="B485" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C485">
+        <v>0.43</v>
+      </c>
       <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" t="s">
         <v>7</v>
       </c>
       <c r="B486" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C486">
+        <v>0.43</v>
+      </c>
       <c r="D486" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" t="s">
         <v>8</v>
       </c>
       <c r="B487" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C487">
+        <v>0.43</v>
+      </c>
       <c r="D487" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" t="s">
         <v>4</v>
       </c>
       <c r="B488" s="2" t="s">
         <v>170</v>
       </c>
+      <c r="C488">
+        <v>0.43</v>
+      </c>
       <c r="D488" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" t="s">
         <v>7</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>170</v>
       </c>
+      <c r="C489">
+        <v>0.43</v>
+      </c>
       <c r="D489" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" t="s">
         <v>8</v>
       </c>
       <c r="B490" s="2" t="s">
         <v>170</v>
       </c>
+      <c r="C490">
+        <v>0.43</v>
+      </c>
       <c r="D490" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" t="s">
         <v>4</v>
       </c>
       <c r="B491" s="2" t="s">
         <v>171</v>
       </c>
+      <c r="C491">
+        <v>0.44</v>
+      </c>
       <c r="D491" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" t="s">
         <v>7</v>
       </c>
       <c r="B492" s="2" t="s">
         <v>171</v>
       </c>
+      <c r="C492">
+        <v>0.44</v>
+      </c>
       <c r="D492" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" t="s">
         <v>8</v>
       </c>
       <c r="B493" s="2" t="s">
         <v>171</v>
       </c>
+      <c r="C493">
+        <v>0.44</v>
+      </c>
       <c r="D493" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" t="s">
         <v>4</v>
       </c>
       <c r="B494" s="2" t="s">
         <v>172</v>
       </c>
+      <c r="C494">
+        <v>0.44</v>
+      </c>
       <c r="D494" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" t="s">
         <v>7</v>
       </c>
       <c r="B495" s="2" t="s">
         <v>172</v>
       </c>
+      <c r="C495">
+        <v>0.44</v>
+      </c>
       <c r="D495" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" t="s">
         <v>8</v>
       </c>
       <c r="B496" s="2" t="s">
         <v>172</v>
       </c>
+      <c r="C496">
+        <v>0.58</v>
+      </c>
       <c r="D496" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" t="s">
         <v>4</v>
       </c>
       <c r="B497" s="2" t="s">
         <v>173</v>
       </c>
+      <c r="C497">
+        <v>0.44</v>
+      </c>
       <c r="D497" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" t="s">
         <v>7</v>
       </c>
       <c r="B498" s="2" t="s">
         <v>173</v>
       </c>
+      <c r="C498">
+        <v>0.44</v>
+      </c>
       <c r="D498" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" t="s">
         <v>8</v>
       </c>
       <c r="B499" s="2" t="s">
         <v>173</v>
       </c>
+      <c r="C499">
+        <v>0.44</v>
+      </c>
       <c r="D499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" t="s">
         <v>4</v>
       </c>
       <c r="B500" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C500">
+        <v>0.44</v>
+      </c>
       <c r="D500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" t="s">
         <v>7</v>
       </c>
       <c r="B501" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C501">
+        <v>0.44</v>
+      </c>
       <c r="D501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" t="s">
         <v>8</v>
       </c>
       <c r="B502" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C502">
+        <v>0.44</v>
+      </c>
       <c r="D502" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" t="s">
         <v>4</v>
       </c>
       <c r="B503" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C503">
+        <v>0.44</v>
+      </c>
       <c r="D503" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" t="s">
         <v>7</v>
       </c>
       <c r="B504" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C504">
+        <v>0.44</v>
+      </c>
       <c r="D504" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" t="s">
         <v>8</v>
       </c>
       <c r="B505" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C505">
+        <v>0.44</v>
+      </c>
       <c r="D505" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" t="s">
         <v>4</v>
       </c>
       <c r="B506" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C506">
+        <v>0.44</v>
+      </c>
       <c r="D506" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" t="s">
         <v>7</v>
       </c>
       <c r="B507" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C507">
+        <v>0.44</v>
+      </c>
       <c r="D507" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" t="s">
         <v>8</v>
       </c>
       <c r="B508" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C508">
+        <v>0.44</v>
+      </c>
       <c r="D508" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" t="s">
         <v>4</v>
       </c>
       <c r="B509" s="2" t="s">
         <v>177</v>
       </c>
+      <c r="C509">
+        <v>0.44</v>
+      </c>
       <c r="D509" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" t="s">
         <v>7</v>
       </c>
       <c r="B510" s="2" t="s">
         <v>177</v>
       </c>
+      <c r="C510">
+        <v>0.44</v>
+      </c>
       <c r="D510" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" t="s">
         <v>8</v>
       </c>
       <c r="B511" s="2" t="s">
         <v>177</v>
       </c>
+      <c r="C511">
+        <v>0.44</v>
+      </c>
       <c r="D511" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" t="s">
         <v>4</v>
       </c>
       <c r="B512" s="2" t="s">
         <v>178</v>
       </c>
+      <c r="C512">
+        <v>0.44</v>
+      </c>
       <c r="D512" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" t="s">
         <v>7</v>
       </c>
       <c r="B513" s="2" t="s">
         <v>178</v>
       </c>
+      <c r="C513">
+        <v>0.44</v>
+      </c>
       <c r="D513" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" t="s">
         <v>8</v>
       </c>
       <c r="B514" s="2" t="s">
         <v>178</v>
       </c>
+      <c r="C514">
+        <v>0.44</v>
+      </c>
       <c r="D514" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" t="s">
         <v>4</v>
       </c>
       <c r="B515" s="2" t="s">
         <v>179</v>
       </c>
+      <c r="C515">
+        <v>0.44</v>
+      </c>
       <c r="D515" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" t="s">
         <v>7</v>
       </c>
       <c r="B516" s="2" t="s">
         <v>179</v>
       </c>
+      <c r="C516">
+        <v>0.44</v>
+      </c>
       <c r="D516" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" t="s">
         <v>8</v>
       </c>
       <c r="B517" s="2" t="s">
         <v>179</v>
       </c>
+      <c r="C517">
+        <v>0.44</v>
+      </c>
       <c r="D517" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" t="s">
         <v>4</v>
       </c>
       <c r="B518" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C518">
+        <v>0.44</v>
+      </c>
       <c r="D518" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" t="s">
         <v>7</v>
       </c>
       <c r="B519" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C519">
+        <v>0.44</v>
+      </c>
       <c r="D519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" t="s">
         <v>8</v>
       </c>
       <c r="B520" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C520">
+        <v>0.44</v>
+      </c>
       <c r="D520" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
         <v>4</v>
       </c>
       <c r="B521" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C521">
+        <v>0.43</v>
+      </c>
       <c r="D521" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
         <v>7</v>
       </c>
       <c r="B522" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C522">
+        <v>0.43</v>
+      </c>
       <c r="D522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
         <v>8</v>
       </c>
       <c r="B523" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C523">
+        <v>0.43</v>
+      </c>
       <c r="D523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
         <v>4</v>
       </c>
       <c r="B524" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C524">
+        <v>0.43</v>
+      </c>
       <c r="D524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
         <v>7</v>
       </c>
       <c r="B525" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C525">
+        <v>0.43</v>
+      </c>
       <c r="D525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
         <v>8</v>
       </c>
       <c r="B526" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C526">
+        <v>0.42</v>
+      </c>
       <c r="D526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
         <v>4</v>
       </c>
       <c r="B527" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C527">
+        <v>0.42</v>
+      </c>
       <c r="D527" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" t="s">
         <v>7</v>
       </c>
       <c r="B528" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C528">
+        <v>0.42</v>
+      </c>
       <c r="D528" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" t="s">
         <v>8</v>
       </c>
       <c r="B529" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C529">
+        <v>0.42</v>
+      </c>
       <c r="D529" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" t="s">
         <v>4</v>
       </c>
       <c r="B530" s="2" t="s">
         <v>184</v>
       </c>
+      <c r="C530">
+        <v>0.42</v>
+      </c>
       <c r="D530" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" t="s">
         <v>7</v>
       </c>
       <c r="B531" s="2" t="s">
         <v>184</v>
       </c>
+      <c r="C531">
+        <v>0.42</v>
+      </c>
       <c r="D531" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" t="s">
         <v>8</v>
       </c>
       <c r="B532" s="2" t="s">
         <v>184</v>
       </c>
+      <c r="C532">
+        <v>0.42</v>
+      </c>
       <c r="D532" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" t="s">
         <v>4</v>
       </c>
       <c r="B533" s="2" t="s">
         <v>185</v>
       </c>
+      <c r="C533">
+        <v>0.42</v>
+      </c>
       <c r="D533" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" t="s">
         <v>7</v>
       </c>
       <c r="B534" s="2" t="s">
         <v>185</v>
       </c>
+      <c r="C534">
+        <v>0.42</v>
+      </c>
       <c r="D534" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" t="s">
         <v>8</v>
       </c>
       <c r="B535" s="2" t="s">
         <v>185</v>
       </c>
+      <c r="C535">
+        <v>0.41</v>
+      </c>
       <c r="D535" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" t="s">
         <v>4</v>
       </c>
       <c r="B536" s="2" t="s">
         <v>186</v>
       </c>
+      <c r="C536">
+        <v>0.41</v>
+      </c>
       <c r="D536" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" t="s">
         <v>7</v>
       </c>
       <c r="B537" s="2" t="s">
         <v>186</v>
       </c>
+      <c r="C537">
+        <v>0.41</v>
+      </c>
       <c r="D537" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" t="s">
         <v>8</v>
       </c>
       <c r="B538" s="2" t="s">
         <v>186</v>
       </c>
+      <c r="C538">
+        <v>0.4</v>
+      </c>
       <c r="D538" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" t="s">
         <v>4</v>
       </c>
       <c r="B539" s="2" t="s">
         <v>187</v>
       </c>
+      <c r="C539">
+        <v>0.41</v>
+      </c>
       <c r="D539" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" t="s">
         <v>7</v>
       </c>
       <c r="B540" s="2" t="s">
         <v>187</v>
       </c>
+      <c r="C540">
+        <v>0.41</v>
+      </c>
       <c r="D540" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" t="s">
         <v>8</v>
       </c>
       <c r="B541" s="2" t="s">
         <v>187</v>
       </c>
+      <c r="C541">
+        <v>0.4</v>
+      </c>
       <c r="D541" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" t="s">
         <v>4</v>
       </c>
       <c r="B542" s="2" t="s">
         <v>188</v>
       </c>
+      <c r="C542">
+        <v>0.4</v>
+      </c>
       <c r="D542" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" t="s">
         <v>7</v>
       </c>
       <c r="B543" s="2" t="s">
         <v>188</v>
       </c>
+      <c r="C543">
+        <v>0.4</v>
+      </c>
       <c r="D543" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" t="s">
         <v>8</v>
       </c>
       <c r="B544" s="2" t="s">
         <v>188</v>
       </c>
+      <c r="C544">
+        <v>0.4</v>
+      </c>
       <c r="D544" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" t="s">
         <v>4</v>
       </c>
       <c r="B545" s="2" t="s">
         <v>189</v>
       </c>
+      <c r="C545">
+        <v>0.4</v>
+      </c>
       <c r="D545" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" t="s">
         <v>7</v>
       </c>
       <c r="B546" s="2" t="s">
         <v>189</v>
       </c>
+      <c r="C546">
+        <v>0.39</v>
+      </c>
       <c r="D546" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" t="s">
         <v>8</v>
       </c>
       <c r="B547" s="2" t="s">
         <v>189</v>
       </c>
+      <c r="C547">
+        <v>0.39</v>
+      </c>
       <c r="D547" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" t="s">
         <v>4</v>
       </c>
       <c r="B548" s="2" t="s">
         <v>190</v>
       </c>
+      <c r="C548">
+        <v>0.4</v>
+      </c>
       <c r="D548" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" t="s">
         <v>7</v>
       </c>
       <c r="B549" s="2" t="s">
         <v>190</v>
       </c>
+      <c r="C549">
+        <v>0.4</v>
+      </c>
       <c r="D549" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" t="s">
         <v>8</v>
       </c>
       <c r="B550" s="2" t="s">
         <v>190</v>
       </c>
+      <c r="C550">
+        <v>0.39</v>
+      </c>
       <c r="D550" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" t="s">
         <v>4</v>
       </c>
       <c r="B551" s="2" t="s">
         <v>191</v>
       </c>
+      <c r="C551">
+        <v>0.39</v>
+      </c>
       <c r="D551" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" t="s">
         <v>7</v>
       </c>
       <c r="B552" s="2" t="s">
         <v>191</v>
       </c>
+      <c r="C552">
+        <v>0.38</v>
+      </c>
       <c r="D552" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" t="s">
         <v>8</v>
       </c>
       <c r="B553" s="2" t="s">
         <v>191</v>
       </c>
+      <c r="C553">
+        <v>0.38</v>
+      </c>
       <c r="D553" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" t="s">
         <v>4</v>
       </c>
       <c r="B554" s="2" t="s">
         <v>192</v>
       </c>
+      <c r="C554">
+        <v>0.38</v>
+      </c>
       <c r="D554" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" t="s">
         <v>7</v>
       </c>
       <c r="B555" s="2" t="s">
         <v>192</v>
       </c>
+      <c r="C555">
+        <v>0.38</v>
+      </c>
       <c r="D555" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" t="s">
         <v>8</v>
       </c>
       <c r="B556" s="2" t="s">
         <v>192</v>
       </c>
+      <c r="C556">
+        <v>0.38</v>
+      </c>
       <c r="D556" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" t="s">
         <v>4</v>
       </c>
       <c r="B557" s="2" t="s">
         <v>193</v>
       </c>
+      <c r="C557">
+        <v>0.37</v>
+      </c>
       <c r="D557" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" t="s">
         <v>7</v>
       </c>
       <c r="B558" s="2" t="s">
         <v>193</v>
       </c>
+      <c r="C558">
+        <v>0.37</v>
+      </c>
       <c r="D558" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" t="s">
         <v>8</v>
       </c>
       <c r="B559" s="2" t="s">
         <v>193</v>
       </c>
+      <c r="C559">
+        <v>0.37</v>
+      </c>
       <c r="D559" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" t="s">
         <v>4</v>
       </c>
       <c r="B560" s="2" t="s">
         <v>194</v>
       </c>
+      <c r="C560">
+        <v>0.0</v>
+      </c>
       <c r="D560" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" t="s">
         <v>7</v>
       </c>
       <c r="B561" s="2" t="s">
         <v>194</v>
       </c>
+      <c r="C561">
+        <v>0.0</v>
+      </c>
       <c r="D561" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" t="s">
         <v>8</v>
       </c>
       <c r="B562" s="2" t="s">
         <v>194</v>
       </c>
+      <c r="C562">
+        <v>0.0</v>
+      </c>
       <c r="D562" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" t="s">
         <v>4</v>
       </c>
       <c r="B563" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C563">
+        <v>0.0</v>
+      </c>
       <c r="D563" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" t="s">
         <v>7</v>
       </c>
       <c r="B564" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C564">
+        <v>0.0</v>
+      </c>
       <c r="D564" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" t="s">
         <v>8</v>
       </c>
       <c r="B565" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C565">
+        <v>0.0</v>
+      </c>
       <c r="D565" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" t="s">
         <v>4</v>
       </c>
       <c r="B566" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C566">
+        <v>0.0</v>
+      </c>
       <c r="D566" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" t="s">
         <v>7</v>
       </c>
       <c r="B567" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C567">
+        <v>0.0</v>
+      </c>
       <c r="D567" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" t="s">
         <v>8</v>
       </c>
       <c r="B568" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C568">
+        <v>0.0</v>
+      </c>
       <c r="D568" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" t="s">
         <v>4</v>
       </c>
       <c r="B569" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C569">
+        <v>0.0</v>
+      </c>
       <c r="D569" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" t="s">
         <v>7</v>
       </c>
       <c r="B570" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C570">
+        <v>0.0</v>
+      </c>
       <c r="D570" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" t="s">
         <v>8</v>
       </c>
       <c r="B571" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C571">
+        <v>0.0</v>
+      </c>
       <c r="D571" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" t="s">
         <v>4</v>
       </c>
       <c r="B572" s="2" t="s">
         <v>198</v>
       </c>
+      <c r="C572">
+        <v>0.0</v>
+      </c>
       <c r="D572" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" t="s">
         <v>7</v>
       </c>
       <c r="B573" s="2" t="s">
         <v>198</v>
       </c>
+      <c r="C573">
+        <v>0.0</v>
+      </c>
       <c r="D573" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" t="s">
         <v>8</v>
       </c>
       <c r="B574" s="2" t="s">
         <v>198</v>
       </c>
+      <c r="C574">
+        <v>0.0</v>
+      </c>
       <c r="D574" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" t="s">
         <v>4</v>
       </c>
       <c r="B575" s="2" t="s">
         <v>199</v>
       </c>
+      <c r="C575">
+        <v>0.0</v>
+      </c>
       <c r="D575" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" t="s">
         <v>7</v>
       </c>
       <c r="B576" s="2" t="s">
         <v>199</v>
       </c>
+      <c r="C576">
+        <v>0.0</v>
+      </c>
       <c r="D576" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" t="s">
         <v>8</v>
       </c>
       <c r="B577" s="2" t="s">
         <v>199</v>
       </c>
+      <c r="C577">
+        <v>0.0</v>
+      </c>
       <c r="D577" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" t="s">
         <v>4</v>
       </c>
       <c r="B578" s="2" t="s">
         <v>200</v>
       </c>
+      <c r="C578">
+        <v>0.0</v>
+      </c>
       <c r="D578" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" t="s">
         <v>7</v>
       </c>
       <c r="B579" s="2" t="s">
         <v>200</v>
       </c>
+      <c r="C579">
+        <v>0.0</v>
+      </c>
       <c r="D579" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" t="s">
         <v>8</v>
       </c>
       <c r="B580" s="2" t="s">
         <v>200</v>
       </c>
+      <c r="C580">
+        <v>0.32</v>
+      </c>
       <c r="D580" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" t="s">
         <v>4</v>
       </c>
       <c r="B581" s="2" t="s">
         <v>201</v>
       </c>
+      <c r="C581">
+        <v>0.32</v>
+      </c>
       <c r="D581" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" t="s">
         <v>7</v>
       </c>
       <c r="B582" s="2" t="s">
         <v>201</v>
       </c>
+      <c r="C582">
+        <v>0.32</v>
+      </c>
       <c r="D582" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" t="s">
         <v>8</v>
       </c>
       <c r="B583" s="2" t="s">
         <v>201</v>
       </c>
+      <c r="C583">
+        <v>0.32</v>
+      </c>
       <c r="D583" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" t="s">
         <v>4</v>
       </c>
       <c r="B584" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C584">
+        <v>0.3</v>
+      </c>
       <c r="D584" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" t="s">
         <v>7</v>
       </c>
       <c r="B585" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C585">
+        <v>0.3</v>
+      </c>
       <c r="D585" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" t="s">
         <v>8</v>
       </c>
       <c r="B586" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C586">
+        <v>0.3</v>
+      </c>
       <c r="D586" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" t="s">
         <v>4</v>
       </c>
       <c r="B587" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C587">
+        <v>0.3</v>
+      </c>
       <c r="D587" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
         <v>7</v>
       </c>
       <c r="B588" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C588">
+        <v>0.3</v>
+      </c>
       <c r="D588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
         <v>8</v>
       </c>
       <c r="B589" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C589">
+        <v>0.3</v>
+      </c>
       <c r="D589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
         <v>4</v>
       </c>
       <c r="B590" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C590">
+        <v>0.3</v>
+      </c>
       <c r="D590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
         <v>7</v>
       </c>
       <c r="B591" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C591">
+        <v>0.32</v>
+      </c>
       <c r="D591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
         <v>8</v>
       </c>
       <c r="B592" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C592">
+        <v>0.32</v>
+      </c>
       <c r="D592" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" t="s">
         <v>4</v>
       </c>
       <c r="B593" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="C593">
+        <v>0.32</v>
+      </c>
       <c r="D593" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" t="s">
         <v>7</v>
       </c>
       <c r="B594" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="C594">
+        <v>0.32</v>
+      </c>
       <c r="D594" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" t="s">
         <v>8</v>
       </c>
       <c r="B595" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="C595">
+        <v>0.32</v>
+      </c>
       <c r="D595" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" t="s">
         <v>4</v>
       </c>
       <c r="B596" s="2" t="s">
         <v>206</v>
       </c>
+      <c r="C596">
+        <v>0.32</v>
+      </c>
       <c r="D596" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" t="s">
         <v>7</v>
       </c>
       <c r="B597" s="2" t="s">
         <v>206</v>
       </c>
+      <c r="C597">
+        <v>0.32</v>
+      </c>
       <c r="D597" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" t="s">
         <v>8</v>
       </c>
       <c r="B598" s="2" t="s">
         <v>206</v>
       </c>
+      <c r="C598">
+        <v>0.32</v>
+      </c>
       <c r="D598" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" t="s">
         <v>4</v>
       </c>
       <c r="B599" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C599">
+        <v>0.32</v>
+      </c>
       <c r="D599" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" t="s">
         <v>7</v>
       </c>
       <c r="B600" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C600">
+        <v>0.32</v>
+      </c>
       <c r="D600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" t="s">
         <v>8</v>
       </c>
       <c r="B601" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C601">
+        <v>0.32</v>
+      </c>
       <c r="D601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" t="s">
         <v>4</v>
       </c>
       <c r="B602" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C602">
+        <v>0.32</v>
+      </c>
       <c r="D602" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" t="s">
         <v>7</v>
       </c>
       <c r="B603" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C603">
+        <v>0.32</v>
+      </c>
       <c r="D603" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" t="s">
         <v>8</v>
       </c>
       <c r="B604" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C604">
+        <v>0.32</v>
+      </c>
       <c r="D604" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" t="s">
         <v>4</v>
       </c>
       <c r="B605" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C605">
+        <v>0.3</v>
+      </c>
       <c r="D605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" t="s">
         <v>7</v>
       </c>
       <c r="B606" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C606">
+        <v>0.3</v>
+      </c>
       <c r="D606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" t="s">
         <v>8</v>
       </c>
       <c r="B607" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C607">
+        <v>0.3</v>
+      </c>
       <c r="D607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" t="s">
         <v>4</v>
       </c>
       <c r="B608" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C608">
+        <v>0.3</v>
+      </c>
       <c r="D608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" t="s">
         <v>7</v>
       </c>
       <c r="B609" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C609">
+        <v>0.3</v>
+      </c>
       <c r="D609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" t="s">
         <v>8</v>
       </c>
       <c r="B610" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C610">
+        <v>0.3</v>
+      </c>
       <c r="D610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" t="s">
         <v>4</v>
       </c>
       <c r="B611" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C611">
+        <v>0.3</v>
+      </c>
       <c r="D611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
         <v>7</v>
       </c>
       <c r="B612" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C612">
+        <v>0.3</v>
+      </c>
       <c r="D612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" t="s">
         <v>8</v>
       </c>
       <c r="B613" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C613">
+        <v>0.3</v>
+      </c>
       <c r="D613" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" t="s">
         <v>4</v>
       </c>
       <c r="B614" s="2" t="s">
         <v>212</v>
       </c>
+      <c r="C614">
+        <v>0.3</v>
+      </c>
       <c r="D614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" t="s">
         <v>7</v>
       </c>
       <c r="B615" s="2" t="s">
         <v>212</v>
       </c>
+      <c r="C615">
+        <v>0.3</v>
+      </c>
       <c r="D615" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" t="s">
         <v>8</v>
       </c>
       <c r="B616" s="2" t="s">
         <v>212</v>
       </c>
+      <c r="C616">
+        <v>0.3</v>
+      </c>
       <c r="D616" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" t="s">
         <v>4</v>
       </c>
       <c r="B617" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C617">
+        <v>0.3</v>
+      </c>
       <c r="D617" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" t="s">
         <v>7</v>
       </c>
       <c r="B618" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C618">
+        <v>0.3</v>
+      </c>
       <c r="D618" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" t="s">
         <v>8</v>
       </c>
       <c r="B619" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C619">
+        <v>0.3</v>
+      </c>
       <c r="D619" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" t="s">
         <v>4</v>
       </c>
       <c r="B620" s="2" t="s">
         <v>214</v>
       </c>
+      <c r="C620">
+        <v>0.3</v>
+      </c>
       <c r="D620" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" t="s">
         <v>7</v>
       </c>
       <c r="B621" s="2" t="s">
         <v>214</v>
       </c>
+      <c r="C621">
+        <v>0.3</v>
+      </c>
       <c r="D621" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" t="s">
         <v>8</v>
       </c>
       <c r="B622" s="2" t="s">
         <v>214</v>
       </c>
+      <c r="C622">
+        <v>0.3</v>
+      </c>
       <c r="D622" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" t="s">
         <v>4</v>
       </c>
       <c r="B623" s="2" t="s">
         <v>215</v>
       </c>
+      <c r="C623">
+        <v>0.3</v>
+      </c>
       <c r="D623" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" t="s">
         <v>7</v>
       </c>
       <c r="B624" s="2" t="s">
         <v>215</v>
       </c>
+      <c r="C624">
+        <v>0.3</v>
+      </c>
       <c r="D624" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" t="s">
         <v>8</v>
       </c>
       <c r="B625" s="2" t="s">
         <v>215</v>
       </c>
+      <c r="C625">
+        <v>0.3</v>
+      </c>
       <c r="D625" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" t="s">
         <v>4</v>
       </c>
       <c r="B626" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C626">
+        <v>0.3</v>
+      </c>
       <c r="D626" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" t="s">
         <v>7</v>
       </c>
       <c r="B627" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C627">
+        <v>0.3</v>
+      </c>
       <c r="D627" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" t="s">
         <v>8</v>
       </c>
       <c r="B628" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C628">
+        <v>0.3</v>
+      </c>
       <c r="D628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" t="s">
         <v>4</v>
       </c>
       <c r="B629" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C629">
+        <v>0.3</v>
+      </c>
       <c r="D629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" t="s">
         <v>7</v>
       </c>
       <c r="B630" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C630">
+        <v>0.3</v>
+      </c>
       <c r="D630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" t="s">
         <v>8</v>
       </c>
       <c r="B631" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C631">
+        <v>0.3</v>
+      </c>
       <c r="D631" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" t="s">
         <v>4</v>
       </c>
       <c r="B632" s="2" t="s">
         <v>218</v>
       </c>
+      <c r="C632">
+        <v>0.3</v>
+      </c>
       <c r="D632" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" t="s">
         <v>7</v>
       </c>
       <c r="B633" s="2" t="s">
         <v>218</v>
       </c>
+      <c r="C633">
+        <v>0.3</v>
+      </c>
       <c r="D633" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" t="s">
         <v>8</v>
       </c>
       <c r="B634" s="2" t="s">
         <v>218</v>
       </c>
+      <c r="C634">
+        <v>0.3</v>
+      </c>
       <c r="D634" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" t="s">
         <v>4</v>
       </c>
       <c r="B635" s="2" t="s">
         <v>219</v>
       </c>
+      <c r="C635">
+        <v>0.3</v>
+      </c>
       <c r="D635" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" t="s">
         <v>7</v>
       </c>
       <c r="B636" s="2" t="s">
         <v>219</v>
       </c>
+      <c r="C636">
+        <v>0.3</v>
+      </c>
       <c r="D636" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" t="s">
         <v>8</v>
       </c>
       <c r="B637" s="2" t="s">
         <v>219</v>
+      </c>
+      <c r="C637">
+        <v>0.3</v>
       </c>
       <c r="D637" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" t="s">
         <v>4</v>
       </c>
       <c r="B638" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D638" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" t="s">
         <v>7</v>
       </c>
       <c r="B639" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D639" t="s">
         <v>6</v>